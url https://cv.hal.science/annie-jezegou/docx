--- v0 (2026-03-30)
+++ v1 (2026-04-30)
@@ -181,51 +181,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -310,50 +310,141 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05498222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Socio-cognitive presence in e-learning: A study of intercultural telecollaboration between French and Chinese students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yihuan Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asian Journal Of Distance Education. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 21 (1), pp.133-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.19341070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La présence socio-affective lors de travaux de groupe en distanciel : une enquête réalisée auprès d’étudiants à l’aide de l’échelle de mesure EMPSA e-Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jézégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -362,142 +453,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education &amp; Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, e-324, pp.13-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05498220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doing and being together to learn with and from other. The Theoretical Model of Social Presence in e-Learning : &amp;quot;MSP-elearning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jézégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian Journal Of Distance Education. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 20 (1), pp.76-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04882704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La présence socio-affective en e-Formation : le modèle théorique de référence, l'élaboration et la validation de l'échelle de mesure EMPSA e-Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jézégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -526,7350 +617,7570 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mesure et Evaluation en Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 47 (3), pp.122-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05173096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre pour s’adapter aux changements continus : oui….mais comment et de façon durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jézégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mag RH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Explorer les apprentissages du futur, 23, pp.9-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04318385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La présence comme levier pour les apprentissages en groupe et en distanciel : quelles propriétés et quels modèles théoriques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jézégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04134042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies volitionnelles, sentiment d’autoefficacité et accompagnement étudiant : quelles relations dans un dispositif hybride ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lécluse-Cousyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jézégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20 (3), pp.37-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04298832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La présence comme levier pour les apprentissages en groupe et en distanciel: quelles propriétés et quels modèles théoriques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jézégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04221135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'adulte d'aujourd'hui : sommé d'apprendre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise de Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jézégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Bussi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés en Changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margherita Bussi</w:t>
-[...15 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">halshs-04159150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entraide d’étudiants dans l’apprentissage en ligne : le rôle joué par le sentiment d’appartenance à un groupe et par l’autodétermination de la motivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Bebbouchi Ben El Kezadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (1), pp.1 - 17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/ritpu-2022-v19n1-01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Dalila Bebbouchi Ben El Kezadri</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03543188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;présence à distance&amp;quot; en e-Formation : comment la créer et à quelles conditions ? Plusieurs éléments essentiels de réponse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portail de la fonction publique, carrière et parcours professionnel, rubrique « paroles d’experts »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03467998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La présence à distance en e-Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Rubrique Entretien par Sonia Proust-Androwkha. Téléprésence, visioconférence ou webconférence., 3, pp.59-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02553357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La présence à distance en e-Formation : Entretien avec Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Proust-Androwkha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jézégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, pp.59-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52358/mm.vi3.116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La présence socio-cognitive lors d'une activité collective et à distance synchrone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Androwkha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 19 (1), pp.1 - 17. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18162/ritpu-2022-v19n1-01⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 16 (3), pp.22-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/ritpu-2019-v16n3-02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02424153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diriger soi-même ses activités d'apprentissage par et dans un Mooc de type connectiviste : recherche conduite auprès de participants au C-Mooc francophone « Itypa 1 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Distance Education / Revue de l'Éducation à Distance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Rubrique Entretien par Sonia Proust-Androwkha. Téléprésence, visioconférence ou webconférence., 3, pp.59-67</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-01819717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding Quality of Learning in Digital Learning Environments: State of the Art and Research Needed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cosnefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Lameul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> The European Higher Education Area</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sonia Proust-Androwkha</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'agentivité humaine: un moteur essentiel pour l'élaboration d'un environnement personnel d'apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-01258076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regard sur la recherche « dispositifs hybrides dans l'enseignement supérieur » (Hy-Sup) : avancées majeures et interprétation possible de la typologie produite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation &amp; formations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, e-301</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01478941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Influence of the Openness of an E-Learning Situation on Adult Students' Self- Regulation in OnlineCourses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Review of Research in Open and Distance Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01481190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The influence of the openness of an e-learning situation on adult learners'self-regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Review of Research in Open and Distance Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (3), pp.182-201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00861586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les processus d'autorégulation collective et individuelle au cours d'un apprentissage par projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cosnefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jézégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sonia Androwkha</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01485185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a Distance Learning Environment that Supports Learner's Self-Direction, International Journal of Self-Directed Learning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Self-Directed Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-01819742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presence in e-learning: theoretical model and perspectives for research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Distance Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (2), pp.8 -18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00782612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La présence en e-learning : modèle théorique et perspectives pour la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Distance Education / Revue de l'Éducation à Distance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (1), pp.1-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00733742v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autoformation&amp;quot;. The state of Research on Self-Directed Learning in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kaplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Denoyel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Self-Directed Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-01819744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se former à distance : regard sur les stratégies d'autorégulation environnementale d'étudiants adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24, pp.79-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00623168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créer de la présence à distance en e-learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Distances et savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.257-274</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02907159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Community of Inquiry en E-learning : à propos du modèle de Garrison et d'Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Distance Education / Revue de l'Éducation à Distance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (2), pp.3-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00486497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Community of Inquiry in E-learning : A Critical Analysis of Garrison and Anderson Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Distance Education / Revue de l'Éducation à Distance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (3), pp.1-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00596237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dispositif GEODE pour évaluer l'ouverture d'un environnement éducatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Distance Education / Revue de l'Éducation à Distance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (2), pp.83-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00489395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Persister dans la publication de son e-portfolio ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Didier Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jézégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 16 (3), pp.22-38. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 6 (1), pp.6-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00562082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formations ouvertes et Autodirection de l'apprenant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16, pp.97-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 1-2</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00691204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au delà du couple &amp;quot;technologies éducatives - autonomie des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale des Technologies dans l'Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3 (3), pp.article en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00193080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche de flexibilité en formation : conceptions et usages de l'autoformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, L'autoformation : actualité et perspectives, 168, pp.133-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, e-301</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00193207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formations ouvertes et Autodirection : pour une articulation entre libertés de choix et engagement cognitif de l’apprenant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...1250 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01825016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (63)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (66)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les interactions socio-affectives lors de travaux de groupe en contexte hybride de formation : une enquête par questionnaire auprès d’étudiants infirmiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Maury-Zing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIA 5 "Dispositifs, plateformes et environnements numériques de formation : où en est-on ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, Apr 2026, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05573645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hypermodernité et Apprentissage tout au long de la vie : concevoir la formation comme un espace-temps refuge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIA 5. Dispositifs, plateformes et environnements numériques de formation : où en est-on ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, Apr 2026, Talence (Bordeaux), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05604053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser et agir autrement en e-formation des adultes dans un contexte sociétal hypermoderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Former autrement : territoires, espaces et compétences en transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique d'Angers, May 2026, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05604040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer la présence socio-cognitive en e-Formation : élaboration et validation psychométrique de l’échelle EMPSC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jézégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yihuan Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cherbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque CIA5 – Dispositifs, plateformes et environnements numériques de formation : où en est-on ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bordeaux, Apr 2026, Talence (Bordeaux), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05498238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apprenant aux prises avec l'hypermodernité. Concevoir la formation comme un espace-temps refuge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jézégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude de l'AIPU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIPU France, Oct 2025, Cahan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05263010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre pour s'adapter à l'accélération de la société....</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e édition du Forum de l'éducation et innovation pédagogique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EIC, Mar 2024, Tourcoing, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04576142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'agentivité comme levier pour créer et maintenir l'engagement en formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Créer et maintenir l'engagement en formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le réseau RFP Recherche et Formation Professionnelle, May 2024, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04577829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une &amp;quot;hypomodernité&amp;quot; en formation des adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres d'automne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau d'Echanges Réciproques de Savoirs, Oct 2024, Nantau sur Lunain, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04743460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créer une présence à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16e Rencontre de la e-Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DGAFP. Université Gustave Eiffel, 2024, Champ Sur Marne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04760215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La présence socio-affective en e-Formation : l'élaboration et la validation de l’échelle de mesure « MPSA e-Formation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yihuan Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïse Déro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIIe Rencontres du Réseau International Francophone de Recherche en Education et en Formation (REF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Fribourg (Suisse), Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04879218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présence sociale en e-Formation et Représentations du Soi et de l'Autre. Le cas d'étudiants français et chinois réalisant ensemble des activités collectives à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yihuan Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Agi-lang : Agentivité, engagement et apprentissage en (didactique des) langues dans des contextes numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les &amp;quot;présences à distance&amp;quot; en e-Formation : note de cadrage du symposium scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Daele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres du Réseau international francophone de recherche en éducation et formation (REF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Fribourg, Jul 2024, Friboug, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04576850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société de l'accélération et temporalités des adultes en e-Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biennale de l'éducation et de la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM, 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04216863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cohésion de groupes et sentiment d'efficacité collective à réussir ensemble : étude de trois monographies de groupes d'étudiants en soins infirmiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, EIC, Mar 2024, Tourcoing, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Maury-Zing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biennale Internationale de l'Éducation, de la Formation et des Pratiques Professionnelles - Édition 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association La Biennale IEFPP, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Le réseau RFP Recherche et Formation Professionnelle, May 2024, Brest, France</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société de l’Accélération et Espaces-Temps en Formation des Adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Heslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biennale de l'éducation et de la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cnam, 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Réseau d'Echanges Réciproques de Savoirs, Oct 2024, Nantau sur Lunain, France</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04244581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’apprentissage solitaire à l’apprentissage solidaire : créer une présence à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque pour la valorisation de l’enseignement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Québec en Outaouais, Apr 2023, Otawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Annie Jézégou</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04129534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créer de la présence à distance en e-Formation : les spécificités des interactions sociales médiatisées lors d'un travail de groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Interact2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Oct 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03791491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hybridation d'un dispositif de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée pédagogique "L'hybridation en appui des apprentissages"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Synergie Pégagogie Occitanie, Université de Toulouse, Oct 2022, Narbonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03793196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Presencia a distancia» en e-Formación : para ir a lo esencial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conferencia internacional educación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Santo Tomás. Centro Interdisciplinario de Innovación Educativa (CIED), Sep 2022, Santiago, Chile</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03773548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créer de la présence à distance : un modèle théorique au service de la pratique en e-Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle d'ateliers de "dialogue avec la recherche"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bande Ka, Région Hauts-de-France, Mar 2021, Web-conférence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03170628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société de l'accélération et Apprenants hypermodernes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Fabrique des Formations Université de Lille. Projet I-Site</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Villeneuve d'Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03102470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hybrider la formation au-delà de l'alternance entre présentiel et distanciel : deux leviers pour l'action.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle d'ateliers "dialogue avec la recherche".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bande Ka. Région Hauts-de-France., Feb 2021, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03113752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E-Formation et temporalités vécues par les apprenants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de Web-Conférences sur la e-Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Fabrique des Formations Université de Lille. Projet I-Site., Feb 2021, Villeneuve d'Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03107676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le double défi de &amp;quot;la présence à distance&amp;quot; en e-Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les effets du numérique dans la formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Forum Français des Formations Ouvertes et à Distance, Sep 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03339166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créer de la &amp;quot;présence à distance&amp;quot; en e-Formation. Au-Delà du slogan : un objet de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Webinaire sur la e-Formation /e-Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Développement Pédagogique, Université de Nantes, Apr 2020, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02555682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dispositifs hybrides au prisme de l'apprentissage autodirigé et de la présence à distance. Conférence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences sur les formations hybrides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02316197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accélération, Innovation et Progrès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-JUP : Journée Universitaire de Pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02652445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La présence sociale en e-Formation : cadrage théorique et perspectives praxéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche CIREL : Formation des adultes et Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIREL (EA 4354), Apr 2019, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02044227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'usage des Technologies Numériques de l'Information et la Communication en tant que vecteur d'innovation en e-Formation : mais pour quel progrès ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'adulte en formation : regards croisés. Journée d'études inter-laboratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIFA -GIRSEF (Université Catholique Louvain-La-Neuve) et CIREL (Université de Lille), Nov 2019, Louvain-La-Neuve, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02320379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créer de la présence à distance en e-Formation. Conférence d'ouverture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international CIRTA 2019 : Communauté pour l'Innovation et la Recherche sur les Technologies dans l'enseignement/Apprentissage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Sherbrooke, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02305401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces numériques apprenants : des tiers-lieux socio-numériques d'expression d'une présence à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude internationale "Questionner les savoirs et leur transmission dans un espace apprenant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM de Paris, Jun 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02156383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La présence sociale en e-learning : de quoi parle-t-on ? Conférence d'ouverture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Le e-learning social : entre présence et distance", Direction générale de l'enseignement non obligatoire et de la recherche scientifique. Fédération Wallonie-Bruxelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Direction générale de l'enseignement non obligatoire et de la recherche scientifique, Fédération Wallonie-Bruxelles, Feb 2019, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01992302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'innovation en formation : pour quel progrès ? Conférence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assises Régionales de l'Education Permanente en Hauts de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AROFESEP : Association Régionale des Organismes de Formation Economie Sociale Education Permanente, Nov 2019, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02305405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entraide entre les apprenants dans les formations à distance: rôle du sentiment d'appartenance sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Bebbouchi Ben El Kezadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yihuan Zhao</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque scientifique international IPADE'2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Djerba, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02110310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intelligence artificielle : une innovation et/ou un progrès en formation des adultes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université des entrepreneurs des Hauts de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02173888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La présence sociale à distance : un des leviers de la persévérance aux études. Conférence d'ouverture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée thématique de la FIED. La persévérance dans les études en enseignement à distance : Questions de chercheurs et interrogations de praticiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Interuniversitaire de l'Enseignement à Distance (FED), Mar 2019, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02024668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'agentivité de l'apprenant en e-Formation : principaux éléments d'intelligibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'Etude Dig-e-Lab. L'e-formation des adultes dans un contexte transfrontalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02366401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accélérations, mythes et enjeux de la e-Formation des adultes et des jeunes adultes. Conférence d'ouverture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Fribourg (Suisse), Suisse</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Paquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e Colloque e-Formation des adultes et des jeunes adultes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, DGAFP. Université Gustave Eiffel, 2024, Champ Sur Marne, France</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01820022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence de l'entraide des étudiants d'une formation à distance sur le degré d'autodétermination de leur motivation : le rôle du sentiment d'appartenance sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Bebbouchi Ben El Kezadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e Colloque e-Formation des adultes et des jeunes adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Yihuan Zhao</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01990971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autoformation collective et sentiment d'appartement sociale : le cas d'apprenants adultes à distance dans le cadre d'une activité pédagogique en groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Dewerdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jézégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Agi-lang : Agentivité, engagement et apprentissage en (didactique des) langues dans des contextes numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">2e Colloque e-Formation des adultes et des jeunes adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Annie Jézégou</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01990986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de la présence socio-cognitive dans la conduite d'une activité de type &amp;quot;situation problème&amp;quot; à distance synchrone en groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Androwkha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Petit</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e Colloque e-Formation des adultes et des jeunes adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01991015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rôle de la perception d'ouverture d'un dispositif de formation à distance dans la construction d'un environnement personnel d'apprentissage : la prépondérance des stratégies d'autorégulation environnementale d'apprenants adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Pecret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Université de Fribourg, Jul 2024, Friboug, Suisse</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e Colloque e-Formation des adultes et des jeunes adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CNAM, 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01991004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles médiations numériques au service de l'apprentissage ? Regards croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Becerril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Flandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e colloque international en didactique professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, laboratoire CIRE (EA 4354), 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Céline Maury-Zing</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01820274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimensions en jeux dans les interactions entre les caractéristiques technico-pédagogiques des environnements numériques d'apprentissage et l'autodirection de l'apprenant adulte.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche en Education et en Formation (REF), symopsium "environnements numériques et apprentissage"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01825681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimensions en jeux dans les interactions entre les caractéristiques technico-pédagogiques des l'environnement numériques d'apprentissage et l'autodirection de l'apprenant adulte.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche en Education et en Formation (REF), symposium "environnements numériques et apprentissage" </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01825697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde : les perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Peraya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jézégou</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Association La Biennale IEFPP, Sep 2023, Paris, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno de Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JIPES. Pédagogie et Numérique. Transformation de l'enseignement supérieur ra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Annie Jézégou</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01820287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Problématique de la distance et de la présence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Activité humaine et Numérique : en hommage à Monique Linard.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01820163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l'orientation tout au long de la vie selon la perspective de l'agentivité humaine et de l'autodirection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche CIREL : L'orientation tout au long et à tous les âges de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIREL, Mar 2016, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02044651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel type dispositif favorable à l'adulte en apprentissage : libre ou imposé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Sauvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Roquet</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Heslon</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Cnam, 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Racette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque e-Formation des adultes et des jeunes adultes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université du Québec en Outaouais, Apr 2023, Otawa, Canada</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-01819755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moocs : regards croisés sur les apprenants, retours vers les concepteurs, Colloque e-Formation des Adultes et des Jeunes Adultes, Lille, 3-5 juin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Poellhuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque e-Formation des adultes et des jeunes adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille, Oct 2022, Lille, France</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-01819756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'apprentissage autorégulé à distance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cosnefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque e-Formation des adultes et des jeunes adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Synergie Pégagogie Occitanie, Université de Toulouse, Oct 2022, Narbonne, France</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-01819760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autoformation : 30 ans de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Eneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 8e Colloque international sur l’autoformation. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Santo Tomás. Centro Interdisciplinario de Innovación Educativa (CIED), Sep 2022, Santiago, Chile</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01820165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’élaboration d’un modèle théorique en éducation aux pratiques éducatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées PUN (Pédagogie Universitaire Numérique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Bande Ka. Région Hauts-de-France., Feb 2021, Lille, France</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01820203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'agentivité de l'apprenant et la présence : deux notions clés pour une intelligibilité des environnements personnels d'apprentissage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque REF, symposium sur les EPA.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Villeneuve d'Ascq, France</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01820006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A critical look at a European PLE initiative : the problem of learner autonomy in an international French-language Mooc.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Kop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The PLE international conference. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, La Fabrique des Formations Université de Lille. Projet I-Site., Feb 2021, Villeneuve d'Ascq, France</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01820009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mooc de type « connectiviste et Autodirection : synthèse d'une recherche empirique conduite auprès de participants au 1e C-Mooc francophone « Itypa »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Questions Vives en Education et en Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Forum Français des Formations Ouvertes et à Distance, Sep 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-01819759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La distance transactionnelle : les deux dimensions de l’ouverture et du dialogue vue sous l’angle de la présence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Eneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ESEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Bande Ka, Région Hauts-de-France, Mar 2021, Web-conférence, France</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01820240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouverture d'une situation de e-learning et Autorégulation environnementale d'étudiants adultes : le rôle joué par deux besoins psychologiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Scientifique International sur les TIC en Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Développement Pédagogique, Université de Nantes, Apr 2020, Nantes, France</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00695862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démarche ePortfolio dans l'enseignement supérieur français : Retours d'expériences et proposition de clarification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24e colloque de l'Association pour le développement des méthodes d'évaluation en éducation (ADMEE) Europe "Évaluation des compétences en milieu scolaire et en milieu professionnel"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Luxembourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Nantes, France</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01820012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouverture des situations de e-learning et Stratégies d'autorégulation des étudiants : le rôle joué par trois besoins psychologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Scientifique International sur les TIC en Education.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université, 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01820090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositif de formation et Dispositions des apprenants : une interface à prendre en compte pour l'efficacité en formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Lameul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frétigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Nagels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Efficacité et Equité en formation. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CNAM de Paris, Jun 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01820080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publier son e-portfolio ? Motifs de persistance à la publication, Colloque international e-portfolio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international e-portfolio. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, RIFA -GIRSEF (Université Catholique Louvain-La-Neuve) et CIREL (Université de Lille), Nov 2019, Louvain-La-Neuve, Belgique</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01820048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La distance en formation : cadre opérationnel pour caractériser la distance transactionnelle d'un dispositif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Actualité de la Recherche en Education et en Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Strabourg, France. pp.article en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Sherbrooke, Canada</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00193147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La distance en formation : cadre opérationnel pour caractériser la distance transactionnelle d'un dispositif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Congrès International de l'Actualité de la Recherche en Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AROFESEP : Association Régionale des Organismes de Formation Economie Sociale Education Permanente, Nov 2019, Lille, France</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01820059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formations ouvertes&amp;quot; et &amp;quot;autodirection des apprenants&amp;quot; : synthèse d'un travail de recherche sur l'articulation entre ces deux dynamiques, en milieu éducatif institué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7e colloque européen sur l'autoformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Direction générale de l'enseignement non obligatoire et de la recherche scientifique, Fédération Wallonie-Bruxelles, Feb 2019, Bruxelles, Belgique</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00193168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autoformation et ingénierie des Formations Ouvertes et à Distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e rencontre mondiale sur l'autoformation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Paris France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...2761 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01820097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7879,541 +8190,541 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La présence à distance en e-Formation. Enjeux et repères pour la recherche et l'ingénierie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires du Septentrion. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03279268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(dir.). Adultes et Formation. Penser et Agir autrement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Collard-Bovy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jézégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise de Viron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Louvain. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02985008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires du Septentrion. 2022</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(dir.). Traité de la e-Formation des adultes. De Boeck Supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01820121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes du Colloque e-Formation 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Annie Jézégou</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Articuler dispositifs de formation et dispositions de l'apprenant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Lameul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-André Caron</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trollat A.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lyon : Chronique sociale, 207 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Lyon : Chronique sociale, 207 p., 2009</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00633760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formations ouvertes : liberté de choix et autodirection de l'apprenant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan. 2005</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01468784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation à distance : enjeux, perspectives et limites de l'individualisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">l'Harmattan, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01468780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8423,1577 +8734,1577 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accélération sociétale et l'apprenant-adulte hypermoderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jézégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dans Olivier Collard-Bovy, Annie Jézégou, Françoise De-Viron,(dir). Adultes et Formation: penser et agir autrement. Presses Universitaires de Louvain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02938200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agentivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jézégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dans Anne Jorro, (dir). Dictionnaire des concepts de la professionnalisation, pp. 41-44. De Boeck</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03552955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Traité de la e-Formation des adultes : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jézégou, A. (dir). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traité de la e-Formation des adultes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck Université, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01969709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-Formation et Autonomie de l'apprenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jézégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Albero, B, Simonian, S., Eneau, J. (dir). Activité humaine et numérique : hommage aux travaux d'une exploratrice. Dijon : Raison &amp; Passions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.268-279, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01887708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agentivité humaine et e-Formation des adultes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jézégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jézégou, A.(dir). Traité de la e-Formation des adultes. Bruxelles : De Boeck Supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01820349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La distance, la proximité et la présence en e-Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jézégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jézégou, A. (2019). (dir). Traité de la e-Formation des adultes. Bruxelles : De Boeck.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01951530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, De Boeck Université, 2019</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E-Formation et autonomie de l'apprenant adulte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thibault, F., Garbais, C. (dir). Recherche en Education : contributions de chercheurs. Rapport Athéna-Allistene.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.146-147, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, pp.146-147, 2017</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01982735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le modèle de la présence en e-learning. Une modélisation théorique au service de la pratique, notamment en contexte universitaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dans Lameul G., Loisy. C. La pédagogie universitaire à l'heure du numérique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-01819721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle de la présence en e-learning. Une modélisation théorique au service de la pratique, notamment en contexte universitaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jézégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dans G. Lameul et C. Loisy (dir). La pédagogie universitaire à l'heure du numérique (p. 111-120). Bruxelles, De Boeck.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01819766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La présence en e-learning : une dimension socio-éducative pour favoriser l'autodirection des apprenants,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dans : Cyrot, P. ; Jeunesse, C. ; Christol, D. (dir). Renforcer l'autoformation : aspects sociaux et dimensions pédagogiques. Lyon : Chronique sociale. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-01819723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société cognitive et autoformation en milieu éducatif institué : principaux enjeux et leviers d'ingénierie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dans : Brémaud, L. ; Guillaumin, C. (dir). L'archipel de l'ingénierie de formation. Rennes : Presses Universitaires de Rennes, 227 - 236. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-01819725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diriger par soi-même sa formation et ses apprentissages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jézégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dans : Raucent, B. ; Verzat, C. ; Villeuneuve, L. (dir). Accompagner les étudiants. Bruxelles : De Boeck Université, 53 - 85.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-01819726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2010</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractériser la distance en formation : un jeu de transactions entre le dispositif et l'apprenant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dans : Lameul, G. ; Jézégou, A. ; Trollat, A.F. (dir). Articuler dispositifs de formation et dispositions des apprenants. Lyon : Chronique Sociale, 93 - 111.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Dans : Lameul, G. ; Jézégou, A. ; Trollat, A.F. (dir). Articuler dispositifs de formation et dispositions des apprenants. Lyon : Chronique Sociale, 93 - 111.</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-01819727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation individualisée et ses critères de réussite.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dans : Le collectif de Gilly-les-Citeaux. Conférence de consensus sur la formation individualisée. Dijon : Educagri Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2009</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-01819735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pédagogies actives et autonomie dans les apprentissages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dans : Frenay, M. ; Raucent, B. et Wouters. P. (dir). Pédagogies actives : enjeux et conditions. Louvain : Presses Universitaires de Louvain, vol. 2, 617 - 627. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Dans : Frenay, M. ; Raucent, B. et Wouters. P. (dir). Pédagogies actives : enjeux et conditions. Louvain : Presses Universitaires de Louvain, vol. 2, 617 - 627. </w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-01819737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution des apprentissages collectifs à la performance individuelle des élèves-ingénieurs,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol-Bernard Gossiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safouana Tabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dans : Frenay, M. ; Raucent, B. et Wouters. P. (dir). Pédagogies actives : enjeux et conditions. Louvain : Presses Universitaires de Louvain, vol. 2, 607-617. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 2007</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-01819738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évaluation de l'ouverture d'un dispositif de formation : protocole et bases de calcul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formations ouvertes : libertés de choix et autodirection de l'apprenant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.113 - 135, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.113 - 135, 2005</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00193752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingénierie des TIC et ouverture en formation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Dans : Brémaud, L. ; Pineau, G. ; Morin, J. ; Leguy, P (dir). Se former à l'ingénierie de formation. Paris : L'Harmattan, 207-215.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2005</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-01819740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagner les formations ouvertes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dans Le Collectif de Chasseneuil. Paris : L'Harmattan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2001</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01819994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autonomie : objectif ou nécessité pour les apprentissages à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Dans : Courtois, B. ; Prévost, H. (dir). Autonomie et formation tout au long de la vie. Lyon : Chronique Sociale, 94 -99. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-01819741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomie : objectif ou nécessité pour les apprentissages à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jézégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dans : Courtois, B. ; Prévost, H. (dir). Autonomie et formation tout au long de la vie. Lyon : Chronique Sociale, 94 -99. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01820110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 1998</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation à distance et individualisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dans : Carré, P. ; Mlékuz, G. et Poisson, D. (dir). Pratiques d'autofomation et d'aide à l'autoformation. Les cahiers d'études du CUEEP, n° 32- 45 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01820104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10003,51 +10314,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Echelle de Mesure de la Présence Socio-Affective en e-Formation &amp;quot;EMPSA e-Formation&amp;quot; . Comment l'utiliser ? Le questionnaire et les bases de calcul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jézégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10069,183 +10380,183 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïse Déro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04919775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place des apprenants et repositionnement des enseignants à l'ère des réseaux sociaux de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milad Doueihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Cassilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jauréguiberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId197"/>
+      <w:footerReference w:type="default" r:id="rId202"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10313,51 +10624,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="98B36A0F"/>
+    <w:nsid w:val="3F6901B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10544,51 +10855,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pro.univ-lille.fr/annie-jezegou/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.linkedin.com/in/annie-j%25C3%25A9z%25C3%25A9gou-7a654b13" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498222v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihuan Zhao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se D&#233;ro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498220v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04882704v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05173096v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318385v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134042v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04298832v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;cluse-Cousyn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04221135v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04159150v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise de Viron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Bussi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03543188v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bebbouchi Ben El Kezadri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2022-v19n1-01" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467998v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553357v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515796v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Proust-Androwkha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi3.116" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424153v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Androwkha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2019-v16n3-02" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819717v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693000v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charlier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cosnefroy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01258076v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478941v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00861586v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485185v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481190v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819742v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00782612v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00733742v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819744v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kaplan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cyrot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Denoyel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00623168v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907159v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00596237v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00486497v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00489395v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00562082v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Didier Gauthier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00691204v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00193080v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00193207v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825016v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498238v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cherbonnier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263010v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04576142v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04577829v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04743460v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04879218v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04760215v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649928v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04576850v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Daele" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04216863v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927845v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Maury-Zing" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04244581v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heslon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prouteau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129534v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791491v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793196v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773548v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113752v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102470v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107676v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03339166v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03170628v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555682v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02652445v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316197v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156383v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320379v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305401v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305405v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992302v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110310v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173888v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024668v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02366401v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044227v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990986v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Dewerdt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991015v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991004v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pecret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820022v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paquelin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990971v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825681v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820274v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Flandin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Delacour" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825697v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820287v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peraya" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Li&#232;vre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820163v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044651v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819755v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Sauv&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Racette" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819756v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poellhuber" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Caron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roland" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819760v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jeunesse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820165v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jore" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820006v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820009v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouchard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Kop" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820203v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819759v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820240v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00695862v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820012v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heutte" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820090v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820080v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bataille" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nagels" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820048v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00193147v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820059v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00193168v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820097v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985008v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Collard-Bovy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03279268v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820121v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982615v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633760v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trollat A." TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468784v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468780v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02938200v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03552955v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887708v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820349v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01951530v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969709v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01982735v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01819766v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819721v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819723v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819726v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819725v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819727v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819735v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819737v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819738v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol-Bernard Gossiaux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouana Tabiou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00193752v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819740v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01819994v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820110v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819741v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820104v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04919775v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862345v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Doueihi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cassilli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jaur&#233;guiberry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Henri" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pro.univ-lille.fr/annie-jezegou/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.linkedin.com/in/annie-j%25C3%25A9z%25C3%25A9gou-7a654b13" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498222v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihuan Zhao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se D&#233;ro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575210v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.19341070" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498220v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04882704v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05173096v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318385v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134042v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04298832v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;cluse-Cousyn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04221135v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04159150v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise de Viron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Bussi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03543188v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bebbouchi Ben El Kezadri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2022-v19n1-01" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467998v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553357v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515796v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Proust-Androwkha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi3.116" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424153v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Androwkha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2019-v16n3-02" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819717v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693000v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charlier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cosnefroy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01258076v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478941v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481190v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00861586v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485185v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819742v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00782612v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00733742v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819744v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kaplan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cyrot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Denoyel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00623168v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907159v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00486497v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00596237v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00489395v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00562082v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Didier Gauthier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00691204v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00193080v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00193207v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825016v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573645v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Maury-Zing" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05604053v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05604040v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498238v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cherbonnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263010v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04576142v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04577829v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04743460v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04760215v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04879218v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649928v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04576850v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Daele" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04216863v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927845v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04244581v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heslon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prouteau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129534v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791491v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793196v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773548v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03170628v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102470v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113752v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107676v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03339166v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555682v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316197v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02652445v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044227v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320379v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305401v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156383v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992302v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305405v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110310v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173888v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024668v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02366401v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820022v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paquelin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990971v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990986v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Dewerdt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991015v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991004v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pecret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820274v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Flandin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Delacour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825681v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825697v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820287v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peraya" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Li&#232;vre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820163v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044651v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819755v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Sauv&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Racette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819756v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poellhuber" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Caron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roland" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819760v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jeunesse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820165v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jore" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820203v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820006v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820009v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouchard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Kop" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819759v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820240v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00695862v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820012v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heutte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820090v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820080v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bataille" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nagels" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820048v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00193147v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820059v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00193168v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820097v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03279268v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985008v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Collard-Bovy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820121v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982615v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633760v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trollat A." TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468784v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468780v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02938200v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03552955v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969709v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887708v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820349v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01951530v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01982735v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819721v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01819766v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819723v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819725v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819726v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819727v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819735v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819737v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819738v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol-Bernard Gossiaux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouana Tabiou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00193752v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819740v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01819994v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819741v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820110v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820104v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04919775v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862345v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Doueihi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cassilli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jaur&#233;guiberry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Henri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>