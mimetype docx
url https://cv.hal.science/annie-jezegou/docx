--- v1 (2026-04-30)
+++ v2 (2026-05-31)
@@ -4576,2810 +4576,2810 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03170628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hybrider la formation au-delà de l'alternance entre présentiel et distanciel : deux leviers pour l'action.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle d'ateliers "dialogue avec la recherche".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bande Ka. Région Hauts-de-France., Feb 2021, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03113752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Société de l'accélération et Apprenants hypermodernes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jézégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Fabrique des Formations Université de Lille. Projet I-Site</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03102470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Bande Ka. Région Hauts-de-France., Feb 2021, Lille, France</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E-Formation et temporalités vécues par les apprenants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de Web-Conférences sur la e-Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Fabrique des Formations Université de Lille. Projet I-Site., Feb 2021, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, La Fabrique des Formations Université de Lille. Projet I-Site., Feb 2021, Villeneuve d'Ascq, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03107676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le double défi de &amp;quot;la présence à distance&amp;quot; en e-Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les effets du numérique dans la formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Forum Français des Formations Ouvertes et à Distance, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Forum Français des Formations Ouvertes et à Distance, Sep 2021, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03339166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créer de la &amp;quot;présence à distance&amp;quot; en e-Formation. Au-Delà du slogan : un objet de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Webinaire sur la e-Formation /e-Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Développement Pédagogique, Université de Nantes, Apr 2020, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Développement Pédagogique, Université de Nantes, Apr 2020, Nantes, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02555682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accélération, Innovation et Progrès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-JUP : Journée Universitaire de Pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02652445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs hybrides au prisme de l'apprentissage autodirigé et de la présence à distance. Conférence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jézégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences sur les formations hybrides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université, 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02316197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Nantes, France</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La présence sociale en e-Formation : cadrage théorique et perspectives praxéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche CIREL : Formation des adultes et Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIREL (EA 4354), Apr 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, CIREL (EA 4354), Apr 2019, Lille, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02044227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'usage des Technologies Numériques de l'Information et la Communication en tant que vecteur d'innovation en e-Formation : mais pour quel progrès ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'adulte en formation : regards croisés. Journée d'études inter-laboratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIFA -GIRSEF (Université Catholique Louvain-La-Neuve) et CIREL (Université de Lille), Nov 2019, Louvain-La-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, RIFA -GIRSEF (Université Catholique Louvain-La-Neuve) et CIREL (Université de Lille), Nov 2019, Louvain-La-Neuve, Belgique</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02320379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces numériques apprenants : des tiers-lieux socio-numériques d'expression d'une présence à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude internationale "Questionner les savoirs et leur transmission dans un espace apprenant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM de Paris, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02156383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créer de la présence à distance en e-Formation. Conférence d'ouverture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jézégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international CIRTA 2019 : Communauté pour l'Innovation et la Recherche sur les Technologies dans l'enseignement/Apprentissage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02305401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, CNAM de Paris, Jun 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La présence sociale en e-learning : de quoi parle-t-on ? Conférence d'ouverture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Le e-learning social : entre présence et distance", Direction générale de l'enseignement non obligatoire et de la recherche scientifique. Fédération Wallonie-Bruxelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Direction générale de l'enseignement non obligatoire et de la recherche scientifique, Fédération Wallonie-Bruxelles, Feb 2019, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Direction générale de l'enseignement non obligatoire et de la recherche scientifique, Fédération Wallonie-Bruxelles, Feb 2019, Bruxelles, Belgique</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01992302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'innovation en formation : pour quel progrès ? Conférence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assises Régionales de l'Education Permanente en Hauts de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AROFESEP : Association Régionale des Organismes de Formation Economie Sociale Education Permanente, Nov 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, AROFESEP : Association Régionale des Organismes de Formation Economie Sociale Education Permanente, Nov 2019, Lille, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02305405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entraide entre les apprenants dans les formations à distance: rôle du sentiment d'appartenance sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Bebbouchi Ben El Kezadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque scientifique international IPADE'2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Djerba, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Entraide entre les apprenants dans les formations à distance: rôle du sentiment d'appartenance sociale</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02110310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intelligence artificielle : une innovation et/ou un progrès en formation des adultes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université des entrepreneurs des Hauts de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02173888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La présence sociale à distance : un des leviers de la persévérance aux études. Conférence d'ouverture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée thématique de la FIED. La persévérance dans les études en enseignement à distance : Questions de chercheurs et interrogations de praticiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Interuniversitaire de l'Enseignement à Distance (FED), Mar 2019, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02024668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'agentivité de l'apprenant en e-Formation : principaux éléments d'intelligibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'Etude Dig-e-Lab. L'e-formation des adultes dans un contexte transfrontalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02366401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accélérations, mythes et enjeux de la e-Formation des adultes et des jeunes adultes. Conférence d'ouverture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Paquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e Colloque e-Formation des adultes et des jeunes adultes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01820022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence de l'entraide des étudiants d'une formation à distance sur le degré d'autodétermination de leur motivation : le rôle du sentiment d'appartenance sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Bebbouchi Ben El Kezadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jézégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque scientifique international IPADE'2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Djerba, Tunisie</w:t>
+              <w:t xml:space="preserve">2e Colloque e-Formation des adultes et des jeunes adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lille, France</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01990971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autoformation collective et sentiment d'appartement sociale : le cas d'apprenants adultes à distance dans le cadre d'une activité pédagogique en groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Dewerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e Colloque e-Formation des adultes et des jeunes adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Interuniversitaire de l'Enseignement à Distance (FED), Mar 2019, Lille, France</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01990986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de la présence socio-cognitive dans la conduite d'une activité de type &amp;quot;situation problème&amp;quot; à distance synchrone en groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Androwkha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e Colloque e-Formation des adultes et des jeunes adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Lille, France</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01991015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rôle de la perception d'ouverture d'un dispositif de formation à distance dans la construction d'un environnement personnel d'apprentissage : la prépondérance des stratégies d'autorégulation environnementale d'apprenants adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Pecret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e Colloque e-Formation des adultes et des jeunes adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Annie Jézégou</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01991004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimensions en jeux dans les interactions entre les caractéristiques technico-pédagogiques des environnements numériques d'apprentissage et l'autodirection de l'apprenant adulte.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche en Education et en Formation (REF), symopsium "environnements numériques et apprentissage"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01825681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles médiations numériques au service de l'apprentissage ? Regards croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Becerril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Lille, France</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Flandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e colloque international en didactique professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, laboratoire CIRE (EA 4354), 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Dalila Bebbouchi Ben El Kezadri</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01820274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimensions en jeux dans les interactions entre les caractéristiques technico-pédagogiques des l'environnement numériques d'apprentissage et l'autodirection de l'apprenant adulte.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche en Education et en Formation (REF), symposium "environnements numériques et apprentissage" </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01825697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde : les perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Peraya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jézégou</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Lille, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno de Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JIPES. Pédagogie et Numérique. Transformation de l'enseignement supérieur ra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Anais Dewerdt</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01820287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Problématique de la distance et de la présence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Activité humaine et Numérique : en hommage à Monique Linard.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01820163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l'orientation tout au long de la vie selon la perspective de l'agentivité humaine et de l'autodirection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche CIREL : L'orientation tout au long et à tous les âges de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIREL, Mar 2016, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02044651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel type dispositif favorable à l'adulte en apprentissage : libre ou imposé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Sauvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jézégou</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Lille, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Racette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque e-Formation des adultes et des jeunes adultes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sonia Androwkha</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-01819755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moocs : regards croisés sur les apprenants, retours vers les concepteurs, Colloque e-Formation des Adultes et des Jeunes Adultes, Lille, 3-5 juin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Poellhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jézégou</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Lille, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque e-Formation des adultes et des jeunes adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Anthony Pecret</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-01819756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'apprentissage autorégulé à distance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Lille, France</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cosnefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque e-Formation des adultes et des jeunes adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Raquel Becerril</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-01819760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autoformation : 30 ans de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jézégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Flandin</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Eneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, laboratoire CIRE (EA 4354), 2017, Lille, France</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 8e Colloque international sur l’autoformation. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01820165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'agentivité de l'apprenant et la présence : deux notions clés pour une intelligibilité des environnements personnels d'apprentissage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque REF, symposium sur les EPA.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01820006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A critical look at a European PLE initiative : the problem of learner autonomy in an international French-language Mooc.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Kop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The PLE international conference. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Daniel Peraya</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01820009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’élaboration d’un modèle théorique en éducation aux pratiques éducatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées PUN (Pédagogie Universitaire Numérique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01820203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mooc de type « connectiviste et Autodirection : synthèse d'une recherche empirique conduite auprès de participants au 1e C-Mooc francophone « Itypa »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...774 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...120 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Questions Vives en Education et en Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9252,142 +9252,142 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle de la présence en e-learning. Une modélisation théorique au service de la pratique, notamment en contexte universitaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jézégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Dans G. Lameul et C. Loisy (dir). La pédagogie universitaire à l'heure du numérique (p. 111-120). Bruxelles, De Boeck.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01819766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le modèle de la présence en e-learning. Une modélisation théorique au service de la pratique, notamment en contexte universitaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Dans Lameul G., Loisy. C. La pédagogie universitaire à l'heure du numérique </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-01819721v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01819766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La présence en e-learning : une dimension socio-éducative pour favoriser l'autodirection des apprenants,</w:t>
               </w:r>
@@ -10624,51 +10624,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F6901B7"/>
+    <w:nsid w:val="0F80F512"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10855,51 +10855,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pro.univ-lille.fr/annie-jezegou/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.linkedin.com/in/annie-j%25C3%25A9z%25C3%25A9gou-7a654b13" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498222v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihuan Zhao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se D&#233;ro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575210v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.19341070" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498220v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04882704v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05173096v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318385v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134042v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04298832v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;cluse-Cousyn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04221135v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04159150v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise de Viron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Bussi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03543188v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bebbouchi Ben El Kezadri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2022-v19n1-01" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467998v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553357v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515796v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Proust-Androwkha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi3.116" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424153v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Androwkha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2019-v16n3-02" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819717v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693000v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charlier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cosnefroy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01258076v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478941v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481190v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00861586v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485185v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819742v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00782612v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00733742v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819744v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kaplan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cyrot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Denoyel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00623168v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907159v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00486497v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00596237v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00489395v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00562082v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Didier Gauthier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00691204v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00193080v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00193207v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825016v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573645v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Maury-Zing" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05604053v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05604040v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498238v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cherbonnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263010v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04576142v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04577829v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04743460v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04760215v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04879218v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649928v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04576850v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Daele" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04216863v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927845v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04244581v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heslon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prouteau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129534v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791491v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793196v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773548v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03170628v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102470v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113752v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107676v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03339166v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555682v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316197v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02652445v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044227v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320379v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305401v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156383v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992302v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305405v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110310v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173888v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024668v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02366401v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820022v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paquelin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990971v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990986v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Dewerdt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991015v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991004v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pecret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820274v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Flandin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Delacour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825681v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825697v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820287v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peraya" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Li&#232;vre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820163v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044651v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819755v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Sauv&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Racette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819756v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poellhuber" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Caron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roland" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819760v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jeunesse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820165v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jore" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820203v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820006v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820009v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouchard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Kop" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819759v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820240v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00695862v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820012v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heutte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820090v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820080v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bataille" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nagels" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820048v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00193147v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820059v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00193168v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820097v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03279268v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985008v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Collard-Bovy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820121v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982615v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633760v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trollat A." TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468784v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468780v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02938200v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03552955v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969709v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887708v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820349v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01951530v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01982735v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819721v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01819766v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819723v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819725v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819726v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819727v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819735v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819737v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819738v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol-Bernard Gossiaux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouana Tabiou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00193752v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819740v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01819994v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819741v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820110v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820104v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04919775v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862345v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Doueihi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cassilli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jaur&#233;guiberry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Henri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pro.univ-lille.fr/annie-jezegou/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.linkedin.com/in/annie-j%25C3%25A9z%25C3%25A9gou-7a654b13" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498222v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihuan Zhao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se D&#233;ro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575210v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.19341070" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498220v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04882704v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05173096v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318385v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134042v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04298832v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;cluse-Cousyn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04221135v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04159150v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise de Viron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Bussi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03543188v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bebbouchi Ben El Kezadri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2022-v19n1-01" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467998v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553357v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515796v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Proust-Androwkha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi3.116" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424153v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Androwkha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2019-v16n3-02" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819717v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693000v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charlier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cosnefroy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01258076v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478941v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481190v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00861586v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485185v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819742v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00782612v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00733742v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819744v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kaplan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cyrot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Denoyel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00623168v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907159v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00486497v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00596237v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00489395v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00562082v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Didier Gauthier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00691204v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00193080v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00193207v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825016v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573645v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Maury-Zing" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05604053v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05604040v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498238v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cherbonnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263010v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04576142v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04577829v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04743460v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04760215v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04879218v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649928v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04576850v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Daele" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04216863v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927845v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04244581v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heslon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prouteau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129534v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791491v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793196v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773548v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03170628v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113752v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102470v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107676v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03339166v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555682v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02652445v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316197v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044227v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320379v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156383v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305401v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992302v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305405v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110310v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173888v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024668v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02366401v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820022v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paquelin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990971v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990986v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Dewerdt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991015v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991004v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pecret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825681v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820274v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Flandin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Delacour" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825697v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820287v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peraya" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Li&#232;vre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820163v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044651v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819755v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Sauv&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Racette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819756v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poellhuber" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Caron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roland" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819760v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jeunesse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820165v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jore" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820006v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820009v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouchard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Kop" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820203v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819759v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820240v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00695862v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820012v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heutte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820090v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820080v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bataille" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nagels" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820048v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00193147v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820059v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00193168v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820097v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03279268v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985008v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Collard-Bovy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820121v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982615v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633760v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trollat A." TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468784v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468780v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02938200v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03552955v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969709v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887708v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820349v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01951530v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01982735v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01819766v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819721v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819723v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819725v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819726v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819727v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819735v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819737v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819738v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol-Bernard Gossiaux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouana Tabiou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00193752v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819740v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01819994v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01819741v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820110v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820104v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04919775v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862345v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Doueihi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cassilli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jaur&#233;guiberry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Henri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>