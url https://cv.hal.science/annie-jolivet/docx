--- v0 (2026-04-17)
+++ v1 (2026-05-10)
@@ -178,378 +178,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien avec Camille Stephanus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Stephanus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annie Jolivet</w:t>
+                <w:t xml:space="preserve">Laurent Soulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retraite et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 90, pp.167-173. </w:t>
+              <w:t xml:space="preserve">, 2023, 90, pp.9-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rs1.090.0168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rs1.090.0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04262019v1</w:t>
+                <w:t xml:space="preserve">hal-04261995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suède. Un large soutien syndical à la politique climatique, bien moindre à la politique environnementale</w:t>
+                <w:t xml:space="preserve">Expérimentations en faveur du maintien en emploi des seniors : une analyse des configurations partenariales territoriales à partir de l’activité des chargés de mission de cinq ARACT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronique internationale de l'IRES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/chii.184.0085⟩</w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.8848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04868062v1</w:t>
+                <w:t xml:space="preserve">hal-04262036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentations en faveur du maintien en emploi des seniors : une analyse des configurations partenariales territoriales à partir de l’activité des chargés de mission de cinq ARACT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entretien avec Camille Stephanus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Stephanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jolivet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/activites.8848⟩</w:t>
+              <w:t xml:space="preserve">Retraite et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 90, pp.167-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rs1.090.0168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262036v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos</w:t>
+                <w:t xml:space="preserve">Suède. Un large soutien syndical à la politique climatique, bien moindre à la politique environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jolivet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Soulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retraite et société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 90, pp.9-14. </w:t>
+              <w:t xml:space="preserve">Chronique internationale de l'IRES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 184, pp.85-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rs1.090.0010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/chii.184.0085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04261995v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réforme des retraites et emploi des seniors</w:t>
               </w:r>
@@ -1044,239 +1044,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une gestion singulière de la crise sanitaire, un système de santé décentralisé sous forte tension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les effets de la réforme des retraites pour les femmes en Suède</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Anxo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronique internationale de l'IRES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/chii.171.0188⟩</w:t>
+              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (2), pp.171-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tgs.044.0171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03405855v1</w:t>
+                <w:t xml:space="preserve">hal-02986091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets de la réforme des retraites pour les femmes en Suède</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une gestion singulière de la crise sanitaire, un système de santé décentralisé sous forte tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 44 (2), pp.171-175. </w:t>
+              <w:t xml:space="preserve">Chronique internationale de l'IRES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 171, pp.188-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/tgs.044.0171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/chii.171.0188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986091v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintien en emploi des seniors et expérimentations partenariales de cinq Aract : quels apports pour la conception et la mise en œuvre de la politique publique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cescosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2136,191 +2136,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels métiers, formations et emplois pour la transition écologique et sociale ? Une analyse comparée sur deux territoires</w:t>
+                <w:t xml:space="preserve">Travailler plus tard est-il aussi soutenable pour les femmes que pour les hommes ? Une analyse à partir des enquêtes Conditions de travail 2013 et 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Laussu</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Molinié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès du RIODD « Communs, communautés, territoires : quelles voies pour les transitions ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RIODD, Nov 2022, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Conférence du CEET. Genre et politiques de l'emploi et du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEET, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04055670v1</w:t>
+                <w:t xml:space="preserve">hal-04055686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler plus tard est-il aussi soutenable pour les femmes que pour les hommes ? Une analyse à partir des enquêtes Conditions de travail 2013 et 2016</w:t>
+                <w:t xml:space="preserve">Quels métiers, formations et emplois pour la transition écologique et sociale ? Une analyse comparée sur deux territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Françoise Molinié</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Laussu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence du CEET. Genre et politiques de l'emploi et du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEET, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">17ème Congrès du RIODD « Communs, communautés, territoires : quelles voies pour les transitions ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIODD, Nov 2022, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04055686v1</w:t>
+                <w:t xml:space="preserve">hal-04055670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working and employment conditions for older women: a double disadvantage? An exploratory analysis of panel data from the 2013 and 2016 Working Conditions surveys in France</w:t>
               </w:r>
@@ -2697,290 +2697,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training: a challenge for maintaining the employment of senior workers in a call center</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évolution du cadre institutionnel et évolutions des comportements des employeurs : quelle efficacité/effectivité des réformes en faveur de l'emploi des seniors ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jolivet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference of the EARLI SIG 14 Learning and professional development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">Conférence du CEET « Les fins de vie active après 15 ans de réformes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEET, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02051334v1</w:t>
+                <w:t xml:space="preserve">hal-04055679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combiner plusieurs disciplines : quels apports, quelles difficultés ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Training: a challenge for maintaining the employment of senior workers in a call center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cau-Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delgoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jolivet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Tuchszirer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes rendez-vous de l'ergonomie, « Quelles réalités pour penser et concevoir le travail »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Cnam Pays de la Loire, Apr 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">9th International Conference of the EARLI SIG 14 Learning and professional development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055455v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution du cadre institutionnel et évolutions des comportements des employeurs : quelle efficacité/effectivité des réformes en faveur de l'emploi des seniors ?</w:t>
+                <w:t xml:space="preserve">Combiner plusieurs disciplines : quels apports, quelles difficultés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence du CEET « Les fins de vie active après 15 ans de réformes »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEET, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">7èmes rendez-vous de l'ergonomie, « Quelles réalités pour penser et concevoir le travail »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Cnam Pays de la Loire, Apr 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04055679v1</w:t>
+                <w:t xml:space="preserve">hal-04055455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'emploi des seniors dans les négociations d'entreprise : une prise en compte encore limitée</w:t>
               </w:r>
@@ -4257,51 +4257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Tuchszirer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Oumeddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4353,51 +4353,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaboration au projet PACT SENIORS - Aide à la capitalisation. Rapport final provisoire pour l'Anact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Cnam – CEET et CREAPT. 2018, 66 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -4775,51 +4775,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours d'emploi, de travail et fins de carrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Soulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retraite et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 90, 232 p., 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5013,51 +5013,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237856v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Jolivet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18609-0.p.0263" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262019v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Stephanus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.090.0168" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04868062v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chii.184.0085" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262036v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zara-Meylan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8848" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261995v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soulat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.090.0010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262179v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262074v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.090.0192" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04007980v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chii.180.0189" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559777v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cau-Bareille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Th&#233;bault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105581" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463814v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.40169" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474286v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Molini&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12361-3.p.0127" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03405855v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chii.171.0188" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02986091v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anxo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.044.0171" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03405594v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cescosse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chevance" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02318185v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chii.164.0130" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055431v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chii.160.0143" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055429v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.153.0045" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472976v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473010v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.080.0105" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303002v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonneterre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehlinger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sobaszek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2010.03.079" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519792v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamotte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Massit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317376v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rieucau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Laussu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;g&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055670v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055686v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055441v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055676v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055439v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055684v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02051239v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vidal-Gomel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02051334v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tuchszirer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055455v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055679v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419779v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04383339v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benhamou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310#h2tabFormats" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813715v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387605v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.colle.2023.01.0128" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540184v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04069697v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehlm.510.0022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967285v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Caser" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04059620v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04766916v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brunet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722256v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamari Gamkrelidze" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Greenan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Zouinar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722240v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02052677v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Oumeddour" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055454v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055448v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mardon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967302v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Effantin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359999v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boudour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262003v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237856v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Jolivet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18609-0.p.0263" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261995v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soulat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.090.0010" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262036v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zara-Meylan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8848" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262019v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Stephanus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.090.0168" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04868062v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chii.184.0085" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262179v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262074v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.090.0192" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04007980v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chii.180.0189" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559777v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cau-Bareille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Th&#233;bault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105581" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463814v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.40169" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474286v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Molini&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12361-3.p.0127" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02986091v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anxo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.044.0171" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03405855v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chii.171.0188" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03405594v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cescosse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chevance" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02318185v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chii.164.0130" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055431v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chii.160.0143" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055429v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.153.0045" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472976v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473010v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.080.0105" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303002v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonneterre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehlinger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sobaszek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2010.03.079" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519792v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamotte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Massit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317376v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rieucau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Laussu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;g&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055686v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055670v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055441v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055676v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055439v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055684v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02051239v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vidal-Gomel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055679v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02051334v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tuchszirer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055455v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419779v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04383339v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benhamou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310#h2tabFormats" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813715v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387605v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.colle.2023.01.0128" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540184v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04069697v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehlm.510.0022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967285v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Caser" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04059620v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04766916v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brunet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722256v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamari Gamkrelidze" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Greenan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Zouinar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722240v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02052677v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Oumeddour" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055454v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055448v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mardon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967302v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Effantin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359999v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boudour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262003v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>