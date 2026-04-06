--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -295,183 +295,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La non-épuration américaine des partenaires financiers français. Des rapports incontournables depuis le premier après-guerre</w:t>
+                <w:t xml:space="preserve">À propos d’un dossier sur « l’Espagne rouge et noire » paru dans La Raison de juin 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Lacroix-Riz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droits : Revue française de théorie juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n° 71 (1), pp.65-110. </w:t>
+              <w:t xml:space="preserve">, 2021, n° 72 (2), pp.109-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/droit.071.0065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/droit.072.0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530025v1</w:t>
+                <w:t xml:space="preserve">hal-04530023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos d’un dossier sur « l’Espagne rouge et noire » paru dans La Raison de juin 2021</w:t>
+                <w:t xml:space="preserve">La non-épuration américaine des partenaires financiers français. Des rapports incontournables depuis le premier après-guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Lacroix-Riz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droits : Revue française de théorie juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n° 72 (2), pp.109-126. </w:t>
+              <w:t xml:space="preserve">, 2021, n° 71 (1), pp.65-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/droit.072.0109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/droit.071.0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530023v1</w:t>
+                <w:t xml:space="preserve">hal-04530025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La non-épuration américaine de l’oligarchie financière allemande : une vieille affaire, 1918-1945</w:t>
               </w:r>
@@ -1614,156 +1614,156 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Lacroix-Riz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étrangers et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.127-138, 2009, </w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.127-138, 2009, 9782753507265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.97796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04531587v1</w:t>
+                <w:t xml:space="preserve">hal-04530032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion étatique du travailleur étranger dans la France des années trente, reflet de la priorité de l’ennemi intérieur : les cas polonais et yougoslave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Lacroix-Riz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étrangers et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.127-138, 2009, 9782753507265. </w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.127-138, 2009, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.97796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530032v1</w:t>
+                <w:t xml:space="preserve">hal-04531587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Église de France et la reconstitution de la droite après la Libération 1944-1946</w:t>
               </w:r>
@@ -2559,51 +2559,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1171AF7B"/>
+    <w:nsid w:val="F3C1A950"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2790,51 +2790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annie-lacroix-riz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026959305" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/61547945" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000110653708" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530022v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lacroix-Riz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droit.074.0131" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530025v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droit.071.0065" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530023v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droit.072.0109" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530026v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droit.069.0029" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531585v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droit.068.0043" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670822v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/fr.1989.3.53636" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530027v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droit.066.0003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531589v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/iabi.2008.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-Z6SJJNBJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671123v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/austr.2004.4435" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531593v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.210.0019" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531598v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.021.0135" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531606v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhsho1.159.0009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531609v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhmc.1994.1703" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531617v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhmc.1991.1599" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531618v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3778185" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531622v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhmc.1984.1282" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531624v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.1983.2720" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531587v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.97796" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530032v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531591v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.16297" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531596v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.29739" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531600v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.18947" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531604v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.wylie.1999.01.0155" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531641v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783486830286.183" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531615v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.igpde.14957" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531619v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.50388" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500308v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhmc.1995.1788" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513075v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3777839" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annie-lacroix-riz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026959305" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/61547945" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000110653708" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530022v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lacroix-Riz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droit.074.0131" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530023v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droit.072.0109" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530025v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droit.071.0065" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530026v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droit.069.0029" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531585v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droit.068.0043" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670822v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/fr.1989.3.53636" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530027v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droit.066.0003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531589v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/iabi.2008.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-Z6SJJNBJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671123v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/austr.2004.4435" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531593v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.210.0019" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531598v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.021.0135" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531606v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhsho1.159.0009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531609v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhmc.1994.1703" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531617v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhmc.1991.1599" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531618v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3778185" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531622v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhmc.1984.1282" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531624v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.1983.2720" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530032v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.97796" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531587v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531591v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.16297" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531596v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.29739" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531600v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.18947" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531604v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.wylie.1999.01.0155" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531641v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783486830286.183" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531615v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.igpde.14957" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531619v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.50388" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500308v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhmc.1995.1788" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513075v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3777839" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>