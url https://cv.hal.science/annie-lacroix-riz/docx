--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -2559,51 +2559,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F3C1A950"/>
+    <w:nsid w:val="6B6B7DE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>