--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -295,183 +295,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos d’un dossier sur « l’Espagne rouge et noire » paru dans La Raison de juin 2021</w:t>
+                <w:t xml:space="preserve">La non-épuration américaine des partenaires financiers français. Des rapports incontournables depuis le premier après-guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Lacroix-Riz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droits : Revue française de théorie juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n° 72 (2), pp.109-126. </w:t>
+              <w:t xml:space="preserve">, 2021, n° 71 (1), pp.65-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/droit.072.0109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/droit.071.0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530023v1</w:t>
+                <w:t xml:space="preserve">hal-04530025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La non-épuration américaine des partenaires financiers français. Des rapports incontournables depuis le premier après-guerre</w:t>
+                <w:t xml:space="preserve">À propos d’un dossier sur « l’Espagne rouge et noire » paru dans La Raison de juin 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Lacroix-Riz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droits : Revue française de théorie juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n° 71 (1), pp.65-110. </w:t>
+              <w:t xml:space="preserve">, 2021, n° 72 (2), pp.109-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/droit.071.0065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/droit.072.0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530025v1</w:t>
+                <w:t xml:space="preserve">hal-04530023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La non-épuration américaine de l’oligarchie financière allemande : une vieille affaire, 1918-1945</w:t>
               </w:r>
@@ -1614,156 +1614,156 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Lacroix-Riz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étrangers et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.127-138, 2009, 9782753507265. </w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.127-138, 2009, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.97796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530032v1</w:t>
+                <w:t xml:space="preserve">hal-04531587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion étatique du travailleur étranger dans la France des années trente, reflet de la priorité de l’ennemi intérieur : les cas polonais et yougoslave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Lacroix-Riz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étrangers et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.127-138, 2009, </w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.127-138, 2009, 9782753507265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.97796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04531587v1</w:t>
+                <w:t xml:space="preserve">hal-04530032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Église de France et la reconstitution de la droite après la Libération 1944-1946</w:t>
               </w:r>
@@ -2559,51 +2559,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B6B7DE0"/>
+    <w:nsid w:val="1E3DB829"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2790,51 +2790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annie-lacroix-riz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026959305" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/61547945" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000110653708" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530022v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lacroix-Riz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droit.074.0131" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530023v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droit.072.0109" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530025v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droit.071.0065" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530026v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droit.069.0029" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531585v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droit.068.0043" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670822v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/fr.1989.3.53636" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530027v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droit.066.0003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531589v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/iabi.2008.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-Z6SJJNBJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671123v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/austr.2004.4435" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531593v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.210.0019" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531598v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.021.0135" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531606v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhsho1.159.0009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531609v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhmc.1994.1703" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531617v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhmc.1991.1599" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531618v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3778185" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531622v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhmc.1984.1282" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531624v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.1983.2720" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530032v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.97796" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531587v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531591v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.16297" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531596v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.29739" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531600v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.18947" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531604v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.wylie.1999.01.0155" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531641v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783486830286.183" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531615v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.igpde.14957" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531619v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.50388" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500308v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhmc.1995.1788" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513075v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3777839" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annie-lacroix-riz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026959305" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/61547945" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000110653708" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530022v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lacroix-Riz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droit.074.0131" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530025v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droit.071.0065" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530023v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droit.072.0109" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530026v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droit.069.0029" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531585v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droit.068.0043" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670822v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/fr.1989.3.53636" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530027v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droit.066.0003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531589v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/iabi.2008.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-Z6SJJNBJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671123v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/austr.2004.4435" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531593v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.210.0019" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531598v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.021.0135" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531606v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhsho1.159.0009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531609v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhmc.1994.1703" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531617v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhmc.1991.1599" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531618v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3778185" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531622v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhmc.1984.1282" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531624v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.1983.2720" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531587v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.97796" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530032v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531591v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.16297" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531596v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.29739" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531600v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.18947" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531604v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.wylie.1999.01.0155" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531641v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783486830286.183" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531615v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.igpde.14957" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531619v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.50388" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500308v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhmc.1995.1788" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513075v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3777839" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>