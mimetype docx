--- v0 (2026-03-07)
+++ v1 (2026-04-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Annie Lefèvre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Lefèvre AnnieCéramologue médiéviste, InrapCRAHAM UMR 6273</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spécialiste de la céramique du premier Moyen Âge en Île-de-France (Inrap)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices d'une production potière mérovingienne dans le secteur du jardin du Luxembourg (Paris 6e)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, PARIS EN CHANTIERS (1841-2024), Supplément 8, pp.255-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'église médiévale de Chenou (Seine-et-Marne) : d’une occupation des X&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles à une fonderie de cloches du XVI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.293-332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeomagnetic intensity investigations of French medieval ceramic workshops: Contribution to regional field modeling and archeointensity-based dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Genevey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip W. Livermore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 318, pp.106750. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2021.106750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New archeointensity data from French Early Medieval pottery production (6th–10th century AD). Tracing 1500 years of geomagnetic field intensity variations in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Genevey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 257, pp.205-219. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2016.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un four de potier médiéval à Méru (Oise), 155 rue Anatole France. Structure et production céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derbois Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Warmé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (1-2), pp.103-116. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pica.2013.3589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique du début du Moyen Âge (XIe - XIIe s.) du sud des Yvelines : les sites de Bullion (rue de Noncienne) et Sonchamp (déviation de la route nationale 10).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, numéro 2, pp.221-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille de la travée sous clocher de l’église Saint-Etienne de Marly-la-Ville (Val-d’Oise), Entre habitat et contexte funéraire : un dépôt céramique et monétaire de la fin XIe-début du XIIe s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abadie Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Foucray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique du Vexin français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39, pp.37-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lampes en céramique des Fouilles Urbaines de Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Tome XVIII, pp. 73-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recyclage des poteries en Île-de-France et dans le département de l'Oise à l'époque médiévale (VIe - XVe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’objet au Moyen Âge et à l’époque moderne : fabriquer, échanger, consommer et recycler - XIe congrès international de la Société d'archéologie médiévale, moderne et contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bayeux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanves (Hauts-de-Seine, France) : La découverte d'un important centre potier du haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès International d'Archéologie Médiévale et Moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poterie et autres terres cuites : Les terrains du céramologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UFR HSS de l'université de Caen Normandie. UFR HSS de l'université de Caen Normandie, 2025, Collection / Série : À vue d’œil ; 4, Brigitte Gauvin; Marie-Astrid Bailly-Maître, 978-2-9582861-5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigneux-sur-Seine, Le Clos de la Régale (Essonne, Île-de-France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jovenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. , 2021, Documents d’archéologie préventive 18, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/xfd8-zk61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat rural du haut Moyen Âge en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bulletin archéologique du Vexin français et du Val-d'Oise (2ème supplément), 296 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat rural du haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mahé-Hourlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bulletin archéologique du Vexin Français (1er supplément), 96 p., 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tessonnière de la Tour Saint-Jacques et la production carolingienne parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue de l'exposition : Les petits pots dans les grands. Potiers antiques et médiévaux du pays de France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archéa, pp.100-101, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers de potiers de la rue Gaudray à Vanves (Hauts-de-Seine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Peixoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Douai (5-8 octobre 2010) : Tourner autour du pot … Les ateliers de potiers médiévaux du Ve au XIIe siècle dans l’espace européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Caen, pp.149-161, 2015, Publications du CRAHAM, 978-2-84133-524-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier aperçu sur l'artisanat potier en Île-de-France au haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Guadagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Hurard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Douai (5-8 octobre 2010) : Tourner autour du pot … Les ateliers de potiers médiévaux du Ve au XIIe siècle dans l’espace européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaire de Caen, pp.139-147, 2015, Publications du CRAHAM, 978-2-84133-524-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de la table et de la cuisine dans l’habitat de paysans aisés d’Île-de-France à travers les données archéologiques : l’exemple du site de la rue des Fossés du XIIe à la fin du XVe siècle à Tremblay-en-France (Seine-Saint-Denis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cuisine et la table dans la France de la fin du Moyen Âge. Contenus et contenants du XIVe au XVIe siècle. Actes du colloque de Sens (2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications du Centre de Recherches Archéologiques et Historiques Médiévales (CRAHM), pp.391-416, 2009, 978-2-902685-37-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première attestation d'une activité potière médiévale à Vanves (Hauts-de-Seine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Gentili; Annie Lefèvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'habitat rural du haut Moyen Âge en Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Centre de recherches archéologiques du Vexin français; Collectif d'archéologie rurale du haut Moyen Âge, pp.155-177, 2009, Supplément au bulletin archéologique du Vexin français et du Val-d'Oise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les décors à la molette d'époque mérovingienne découverts à Sénart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue d'exposition Homo Senartus, 15 ans de recherches archéologiques en ville nouvelle de Sénart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 94, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions céramiques peintes & polies d’Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Husi; Vincent Hincker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La céramique du haut Moyen Âge (Ve -Xe siècles) dans le Nord-Ouest de l’Europe, Bilan et perspectives dix ans après le colloque d’Outreau, Actes du colloque de Caen, 18-20 mars 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NEA, pp.221-242, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de la céramique carolingienne de Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Céramique du Ve au Xe siècle dans l'Europe du Nord-Ouest, Actes du colloque d'Outreau (10-12 avril 1992)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 275-289, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Céramique du haut Moyen Âge en Île-de-France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Derbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas B. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 152 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Céramique du haut Moyen Âge en Île-de-France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Derbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas B. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 197 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céramique du haut Moyen Âge en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Genevey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mahé-Hourlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpajon (Essonne), Coeur de Ville : phase 3 (février-avril 2021 / avril-juin 2022) : Grande rue, Rue Guinchard, Place du Marché, Rue Raspail : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bustos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2024, 1 vol. (429 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Île-de-France, Seine-et-Marne (77), &amp;quot;Tertre de Montereau / Aérodrome de Villaroche&amp;quot;. Fouille 2018-19. Le Secteur Nord Est : seigneurie / hameau de Courceaux, occupations du haut Moyen Âge à la période moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desrayaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanves (92), 3-5 rue Gaudray / 6-8 rue de l’Église. La palestre des thermes (IIe-IIIe s.), occupations du Bas-Empire et du haut Moyen Âge, atelier de potiers (VIe-IXe s.). Volume 2 (Études spécialisées). 329 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Avisseau-Broustet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Celly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ciezar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marly-la-Ville, 5 – 15, rue Gabriel Péri «Le Village» : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Warmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Du Bouetiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris (IVe), Allée des Justes de France (ancienne rue du Grenier‑sur‑l’eau), Mémorial de la Shoah : rapport de fouille, 384 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Celly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montereau-sur-le-Jard «Tertre de Montereau / Aérodrome de Villaroche » : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lætitia Mathéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desrayaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marly-la-Ville &amp;quot;Le Château - Phase 1&amp;quot;, département du Val d'Oise (95) [OA 1011321]: Rapport de fouille archéologique préventive du 28/09/2020 au 24/12/2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Alligri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Renel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OA 1011321, Service départemental d'archéologie du Val d'Oise. 2023, 2 vol., 512 et 479 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR &amp;quot;Evolution du terroir de Tremblay-en-France (Seine-Saint-Denis) du Ve au XIIe siècle&amp;quot;. Rapport d'activités 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gonçalves-Buissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département de la Seine-Saint-Denis. 2023, pp.112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR &amp;quot;Evolution du terroir de Tremblay-en-France (Seine-Saint-Denis) du Ve au XIIe siècle&amp;quot;. Rapport d'activités 2022 et bilan de triennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gonçalves-Buissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département de la Seine-Saint-Denis; INRAP; Archeodunum; Eveha; DHAAP; CRAVO; SRA - Île-de-France. 2023, pp.346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussy-le-Neuf (77), 6, rue Pasteur &amp;quot; Les Jardins Rouards &amp;quot; : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Derreumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupvray (77), ZAC de Coupvray « La Pièce des Cent Arpents ». Volume 2, études spécialisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Sethian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulen Muriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villevaudé (Seine-et-Marne) Bois Gratuel, Les Mazarins. Occupations gauloises, antiques et alto-médiévales : rapport de fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Casasoprana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Centre - Ile-de-France, Pantin; Service régional de l'archéologie d'Île-de-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR &amp;quot; Evolution du terroir de Tremblay-en-France (Seine-Saint-Denis) du Ve au XIIe siècle&amp;quot;. Rapport d'activités 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gonçalves-Buissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Deschamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département de la Seine-Saint-Denis. 2022, pp.398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris (Ve), 115 boulevard Saint‑Michel - 10 rue Henri Barbusse. Centre culturel de l’Ambassade du Royaume du Maroc en France : rapport de fouille. 130 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Renel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orsay (Essonne), ZAC du quartier de l’École Polytechnique, Corridor Ecologique Ouest, au lieu-dit « La Plaine de Courbeville »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Bailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bailleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR &amp;quot;Evolution du terroir de Tremblay-en-France (Seine-Saint-Denis) du Ve au XIIe siècle&amp;quot;. Rapport d'activités 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gonçalves-Buissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département de la Seine-Saint-Denis; INRAP; DHAAP; Archeodunum; Eveha; EPI 78-92; CRAVO; Service Régional d'Archéologie d'Île de France. 2021, pp.164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris 5e, 7 rue Malebranche : rapport de diagnostic archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Du Bouetiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Celly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Goret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairie de Paris, 75004 Paris. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicq (Yvelines), 1 rue du Radet : Aux marges de la nécropole alto-médiévale de Vicq : angle sud-est de l'espace funéraire (Ve-VIIIe s.) et témoins d'une occupation médiévale (XIe-XIVe s.) : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boursier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chantran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Centre - Île-de-France, Pantin; Service régional de l'archéologie d'Île-de-France. 2021, 2 vol. (480, 301 p.) : 243 fig., ill. en noir et en coul., couv. ill. en coul. ; 30 cm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony, Eglise Saint-Saturnin, 2 places de l'Eglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Warmé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dourdan (Essonne), Avenue de Châteaudun : un habitat carolingien, Rapport de fouille archéologique, 1 vol. (340 p.) : 130 fig., ill. en noir et en coul., couv. ill. en coul. ; 30 cm + 1 plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Magitteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Broes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Centre – Île-de-France, SRA Ile-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gondreville « Fond Grand Pierre » (Oise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opale Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Canny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Hauts-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizy-sur-Ourcq (Seine-et-Marne), &amp;quot;Le Fossé Robine&amp;quot; : Évaluation n° 72 - campagne 2002 : TGV Est Européen - Évaluation du lot 12 : Section Charny - Lizy-sur-Ourcq (77) : rapport d'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ciezar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hervé Yvinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mahé-Hourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2020, pp.290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaiseau (Essonne), Futur métro 18 : viaduc de Villebois, Rapport de diagnostic, 1 vol. (110 p.) : 31 fig.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Leconte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Centre – Ile-de-France, SRA Ile-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermé, « Les Malletons » - (Carrière SPM-SYNEOS), diagnostic archéologique phase 4, Rapport de diagnostic archéologique, 1 vol. (101 p.), 27 fig.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Sarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Centre – Île-de-France, SRA Ile-de-France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauregard, Le Mesnil-Amelot, future aérogare T4 : zone centrale au nord de la rue de New-York et au sud du doublet des pistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ciezar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Du Bouëtiez de Kerorguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Civalleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Coussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2019, pp.301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roissy-en-Brie (Seine-et-Marne), Sud rue du Pommerot / rue de Pontault : Les Dix-huit Arpents, rapport de diagnostic archéologique, 1 vol. (260 p.) : 142 fig., ill. en noir et en coul. ; 30 cm + 1 plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Séguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Centre Île-de-France, SRA ile-de-France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ris-Orangis (Essonne), futur grand stade de rugby (site de l'ancien hippodrome d'Evry) : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Mondoloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boislève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Centre - Île-de-France, SRA Ile-de-France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serris (Seine-et-Marne), ZAC du Couternois : &amp;quot;La Pièce du bois des Dames&amp;quot; : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Sethian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Alligri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France; Service régional de l'archéologie d'Île-de-France. 2017, 3 vol. (496, 645, 334 p. ) : 286 fig., ill. en noir et en coul., couv. ill. en coul. ; 30 cm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bondy (Seine-Saint-Denis), Quartier De Lattre de Tassigny : Place du 11 novembre et rue Jules Guesde : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Baïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÎLE-de-FRANCE, ESSONNE, TIGERY. ZAC des Fossés Neufs – Rue du Parc des Vergers (Extension BMW). Villa gallo-romaine et hameau médiéval des &amp;quot;Fossés Neufs&amp;quot; (2nde moitié Ier s. av.-XIIe s. ap. J.-C.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desrayaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Alligri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National de Recherches Archéologiques Préventives. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Action Scientifique 2016, Céramique du haut Moyen Âge en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Genevey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP. 2016, 142 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris XIe, 45 rue du Faubourg Saint-Antoine - 1 cour Saint-Louis : occupations antique et moderne au faubourg Saint-Antoine. Document Final de Synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Celly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Inrap Centre-Île-de-France; SRA Ile de France. 2015, 1 vol., 468 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Action Scientifique 2015, Céramique du haut Moyen Âge en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mahé-Hourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Genevey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap. 2015, 138 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houdan (Yvelines), Route de Champagne, lots A et B : occupations du Paléolithique moyen, bâtiments agricoles et gallo-romains et implantations du haut Moyen Âge en fond de vallée de l'Opton, Rapport de fouille archéologique, 2 vol. (394, 469 p.) : ill. en noir et en coul. + 1 plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Brutus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Alligri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Centre - Île-de-France, SRA Ile-de-France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupvray, Montry, Magny-le-Hongre (Seine-et-Marne), ZAC des Trois Ormes : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Wuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chardenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03925057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roissy-en-France (Val-d'Oise). La Pointe des Vieilles Vignes. Habitat et nécropole du Haut Moyen Âge, 3 avenue Charles de Gaulle (OA 103262). Rapport final d'opération du 15/03/99 au 30/04/99</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Afan; SRA Ile-de-France. 2003, pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05191860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId196"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Annie Lefèvre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Lefèvre AnnieCéramologue médiéviste, InrapCRAHAM UMR 6273</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spécialiste de la céramique du premier Moyen Âge en Île-de-France (Inrap)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices d'une production potière mérovingienne dans le secteur du jardin du Luxembourg (Paris 6e)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, PARIS EN CHANTIERS (1841-2024), Supplément 8, pp.255-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'église médiévale de Chenou (Seine-et-Marne) : d’une occupation des X&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles à une fonderie de cloches du XVI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.293-332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeomagnetic intensity investigations of French medieval ceramic workshops: Contribution to regional field modeling and archeointensity-based dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Genevey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip W. Livermore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 318, pp.106750. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2021.106750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New archeointensity data from French Early Medieval pottery production (6th–10th century AD). Tracing 1500 years of geomagnetic field intensity variations in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Genevey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 257, pp.205-219. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2016.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un four de potier médiéval à Méru (Oise), 155 rue Anatole France. Structure et production céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derbois Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Warmé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (1-2), pp.103-116. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pica.2013.3589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique du début du Moyen Âge (XIe - XIIe s.) du sud des Yvelines : les sites de Bullion (rue de Noncienne) et Sonchamp (déviation de la route nationale 10).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, numéro 2, pp.221-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille de la travée sous clocher de l’église Saint-Etienne de Marly-la-Ville (Val-d’Oise), Entre habitat et contexte funéraire : un dépôt céramique et monétaire de la fin XIe-début du XIIe s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abadie Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Foucray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique du Vexin français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39, pp.37-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lampes en céramique des Fouilles Urbaines de Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Tome XVIII, pp. 73-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recyclage des poteries en Île-de-France et dans le département de l'Oise à l'époque médiévale (VIe - XVe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’objet au Moyen Âge et à l’époque moderne : fabriquer, échanger, consommer et recycler - XIe congrès international de la Société d'archéologie médiévale, moderne et contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bayeux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanves (Hauts-de-Seine, France) : La découverte d'un important centre potier du haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès International d'Archéologie Médiévale et Moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poterie et autres terres cuites : Les terrains du céramologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UFR HSS de l'université de Caen Normandie. UFR HSS de l'université de Caen Normandie, 2025, Collection / Série : À vue d’œil ; 4, Brigitte Gauvin; Marie-Astrid Bailly-Maître, 978-2-9582861-5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigneux-sur-Seine, Le Clos de la Régale (Essonne, Île-de-France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jovenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. , 2021, Documents d’archéologie préventive 18, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/xfd8-zk61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat rural du haut Moyen Âge en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bulletin archéologique du Vexin français et du Val-d'Oise (2ème supplément), 296 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat rural du haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mahé-Hourlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bulletin archéologique du Vexin Français (1er supplément), 96 p., 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tessonnière de la Tour Saint-Jacques et la production carolingienne parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue de l'exposition : Les petits pots dans les grands. Potiers antiques et médiévaux du pays de France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archéa, pp.100-101, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers de potiers de la rue Gaudray à Vanves (Hauts-de-Seine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Peixoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Douai (5-8 octobre 2010) : Tourner autour du pot … Les ateliers de potiers médiévaux du Ve au XIIe siècle dans l’espace européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Caen, pp.149-161, 2015, Publications du CRAHAM, 978-2-84133-524-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier aperçu sur l'artisanat potier en Île-de-France au haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Guadagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Hurard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Douai (5-8 octobre 2010) : Tourner autour du pot … Les ateliers de potiers médiévaux du Ve au XIIe siècle dans l’espace européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaire de Caen, pp.139-147, 2015, Publications du CRAHAM, 978-2-84133-524-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de la table et de la cuisine dans l’habitat de paysans aisés d’Île-de-France à travers les données archéologiques : l’exemple du site de la rue des Fossés du XIIe à la fin du XVe siècle à Tremblay-en-France (Seine-Saint-Denis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cuisine et la table dans la France de la fin du Moyen Âge. Contenus et contenants du XIVe au XVIe siècle. Actes du colloque de Sens (2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications du Centre de Recherches Archéologiques et Historiques Médiévales (CRAHM), pp.391-416, 2009, 978-2-902685-37-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première attestation d'une activité potière médiévale à Vanves (Hauts-de-Seine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Gentili; Annie Lefèvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'habitat rural du haut Moyen Âge en Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Centre de recherches archéologiques du Vexin français; Collectif d'archéologie rurale du haut Moyen Âge, pp.155-177, 2009, Supplément au bulletin archéologique du Vexin français et du Val-d'Oise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les décors à la molette d'époque mérovingienne découverts à Sénart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue d'exposition Homo Senartus, 15 ans de recherches archéologiques en ville nouvelle de Sénart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 94, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions céramiques peintes & polies d’Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Husi; Vincent Hincker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La céramique du haut Moyen Âge (Ve -Xe siècles) dans le Nord-Ouest de l’Europe, Bilan et perspectives dix ans après le colloque d’Outreau, Actes du colloque de Caen, 18-20 mars 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NEA, pp.221-242, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de la céramique carolingienne de Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Céramique du Ve au Xe siècle dans l'Europe du Nord-Ouest, Actes du colloque d'Outreau (10-12 avril 1992)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 275-289, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Céramique du haut Moyen Âge en Île-de-France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Derbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas B. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 152 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Céramique du haut Moyen Âge en Île-de-France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Derbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas B. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 197 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céramique du haut Moyen Âge en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Genevey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mahé-Hourlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpajon (Essonne), Coeur de Ville : phase 3 (février-avril 2021 / avril-juin 2022) : Grande rue, Rue Guinchard, Place du Marché, Rue Raspail : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bustos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2024, 1 vol. (429 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marly-la-Ville, 5 – 15, rue Gabriel Péri «Le Village» : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Warmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Du Bouetiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanves (92), 3-5 rue Gaudray / 6-8 rue de l’Église. La palestre des thermes (IIe-IIIe s.), occupations du Bas-Empire et du haut Moyen Âge, atelier de potiers (VIe-IXe s.). Volume 2 (Études spécialisées). 329 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Avisseau-Broustet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Celly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ciezar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Île-de-France, Seine-et-Marne (77), &amp;quot;Tertre de Montereau / Aérodrome de Villaroche&amp;quot;. Fouille 2018-19. Le Secteur Nord Est : seigneurie / hameau de Courceaux, occupations du haut Moyen Âge à la période moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desrayaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris (IVe), Allée des Justes de France (ancienne rue du Grenier‑sur‑l’eau), Mémorial de la Shoah : rapport de fouille, 384 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Celly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montereau-sur-le-Jard «Tertre de Montereau / Aérodrome de Villaroche » : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lætitia Mathéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desrayaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marly-la-Ville &amp;quot;Le Château - Phase 1&amp;quot;, département du Val d'Oise (95) [OA 1011321]: Rapport de fouille archéologique préventive du 28/09/2020 au 24/12/2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Alligri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Renel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OA 1011321, Service départemental d'archéologie du Val d'Oise. 2023, 2 vol., 512 et 479 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR &amp;quot;Evolution du terroir de Tremblay-en-France (Seine-Saint-Denis) du Ve au XIIe siècle&amp;quot;. Rapport d'activités 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gonçalves-Buissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département de la Seine-Saint-Denis. 2023, pp.112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR &amp;quot;Evolution du terroir de Tremblay-en-France (Seine-Saint-Denis) du Ve au XIIe siècle&amp;quot;. Rapport d'activités 2022 et bilan de triennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gonçalves-Buissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département de la Seine-Saint-Denis; INRAP; Archeodunum; Eveha; DHAAP; CRAVO; SRA - Île-de-France. 2023, pp.346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussy-le-Neuf (77), 6, rue Pasteur &amp;quot; Les Jardins Rouards &amp;quot; : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Derreumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupvray (77), ZAC de Coupvray « La Pièce des Cent Arpents ». Volume 2, études spécialisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Sethian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulen Muriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villevaudé (Seine-et-Marne) Bois Gratuel, Les Mazarins. Occupations gauloises, antiques et alto-médiévales : rapport de fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Casasoprana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Centre - Ile-de-France, Pantin; Service régional de l'archéologie d'Île-de-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR &amp;quot; Evolution du terroir de Tremblay-en-France (Seine-Saint-Denis) du Ve au XIIe siècle&amp;quot;. Rapport d'activités 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gonçalves-Buissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Deschamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département de la Seine-Saint-Denis. 2022, pp.398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris (Ve), 115 boulevard Saint‑Michel - 10 rue Henri Barbusse. Centre culturel de l’Ambassade du Royaume du Maroc en France : rapport de fouille. 130 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Renel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orsay (Essonne), ZAC du quartier de l’École Polytechnique, Corridor Ecologique Ouest, au lieu-dit « La Plaine de Courbeville »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Bailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bailleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR &amp;quot;Evolution du terroir de Tremblay-en-France (Seine-Saint-Denis) du Ve au XIIe siècle&amp;quot;. Rapport d'activités 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gonçalves-Buissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département de la Seine-Saint-Denis; INRAP; DHAAP; Archeodunum; Eveha; EPI 78-92; CRAVO; Service Régional d'Archéologie d'Île de France. 2021, pp.164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris 5e, 7 rue Malebranche : rapport de diagnostic archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Du Bouetiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Celly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Goret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairie de Paris, 75004 Paris. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicq (Yvelines), 1 rue du Radet : Aux marges de la nécropole alto-médiévale de Vicq : angle sud-est de l'espace funéraire (Ve-VIIIe s.) et témoins d'une occupation médiévale (XIe-XIVe s.) : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boursier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chantran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Centre - Île-de-France, Pantin; Service régional de l'archéologie d'Île-de-France. 2021, 2 vol. (480, 301 p.) : 243 fig., ill. en noir et en coul., couv. ill. en coul. ; 30 cm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony, Eglise Saint-Saturnin, 2 places de l'Eglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Warmé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dourdan (Essonne), Avenue de Châteaudun : un habitat carolingien, Rapport de fouille archéologique, 1 vol. (340 p.) : 130 fig., ill. en noir et en coul., couv. ill. en coul. ; 30 cm + 1 plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Magitteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Broes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Centre – Île-de-France, SRA Ile-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gondreville « Fond Grand Pierre » (Oise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opale Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Canny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Hauts-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizy-sur-Ourcq (Seine-et-Marne), &amp;quot;Le Fossé Robine&amp;quot; : Évaluation n° 72 - campagne 2002 : TGV Est Européen - Évaluation du lot 12 : Section Charny - Lizy-sur-Ourcq (77) : rapport d'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ciezar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hervé Yvinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mahé-Hourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2020, pp.290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaiseau (Essonne), Futur métro 18 : viaduc de Villebois, Rapport de diagnostic, 1 vol. (110 p.) : 31 fig.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Leconte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Centre – Ile-de-France, SRA Ile-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauregard, Le Mesnil-Amelot, future aérogare T4 : zone centrale au nord de la rue de New-York et au sud du doublet des pistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ciezar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Du Bouëtiez de Kerorguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Civalleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Coussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2019, pp.301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermé, « Les Malletons » - (Carrière SPM-SYNEOS), diagnostic archéologique phase 4, Rapport de diagnostic archéologique, 1 vol. (101 p.), 27 fig.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Sarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Centre – Île-de-France, SRA Ile-de-France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roissy-en-Brie (Seine-et-Marne), Sud rue du Pommerot / rue de Pontault : Les Dix-huit Arpents, rapport de diagnostic archéologique, 1 vol. (260 p.) : 142 fig., ill. en noir et en coul. ; 30 cm + 1 plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Séguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Centre Île-de-France, SRA ile-de-France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ris-Orangis (Essonne), futur grand stade de rugby (site de l'ancien hippodrome d'Evry) : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Mondoloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boislève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Centre - Île-de-France, SRA Ile-de-France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serris (Seine-et-Marne), ZAC du Couternois : &amp;quot;La Pièce du bois des Dames&amp;quot; : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Sethian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Alligri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France; Service régional de l'archéologie d'Île-de-France. 2017, 3 vol. (496, 645, 334 p. ) : 286 fig., ill. en noir et en coul., couv. ill. en coul. ; 30 cm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bondy (Seine-Saint-Denis), Quartier De Lattre de Tassigny : Place du 11 novembre et rue Jules Guesde : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Baïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÎLE-de-FRANCE, ESSONNE, TIGERY. ZAC des Fossés Neufs – Rue du Parc des Vergers (Extension BMW). Villa gallo-romaine et hameau médiéval des &amp;quot;Fossés Neufs&amp;quot; (2nde moitié Ier s. av.-XIIe s. ap. J.-C.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desrayaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Alligri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National de Recherches Archéologiques Préventives. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Action Scientifique 2016, Céramique du haut Moyen Âge en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Genevey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP. 2016, 142 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Action Scientifique 2015, Céramique du haut Moyen Âge en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mahé-Hourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Genevey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap. 2015, 138 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris XIe, 45 rue du Faubourg Saint-Antoine - 1 cour Saint-Louis : occupations antique et moderne au faubourg Saint-Antoine. Document Final de Synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Celly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Inrap Centre-Île-de-France; SRA Ile de France. 2015, 1 vol., 468 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houdan (Yvelines), Route de Champagne, lots A et B : occupations du Paléolithique moyen, bâtiments agricoles et gallo-romains et implantations du haut Moyen Âge en fond de vallée de l'Opton, Rapport de fouille archéologique, 2 vol. (394, 469 p.) : ill. en noir et en coul. + 1 plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Brutus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Alligri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Centre - Île-de-France, SRA Ile-de-France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupvray, Montry, Magny-le-Hongre (Seine-et-Marne), ZAC des Trois Ormes : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Wuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chardenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03925057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roissy-en-France (Val-d'Oise). La Pointe des Vieilles Vignes. Habitat et nécropole du Haut Moyen Âge, 3 avenue Charles de Gaulle (OA 103262). Rapport final d'opération du 15/03/99 au 30/04/99</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Afan; SRA Ile-de-France. 2003, pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05191860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId196"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419032v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04111835v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pri&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Genevey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Th&#233;bault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip W. Livermore" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2021.106750" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346037v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2016.06.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02101159v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derbois Martine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Warm&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.2013.3589" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173184v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440370v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ciss&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abadie Isabelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foucray" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430963v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Meyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428675v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440317v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272891v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leclerc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03281581v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Damour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jovenet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/xfd8-zk61" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440495v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gentili" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440521v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mah&#233;-Hourlier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430752v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02101095v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Peixoto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02101124v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guadagnin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Hurard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02101253v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lafarge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761450v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430803v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763671v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430829v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121837v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claude" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Derbois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121810v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121783v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Genevey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mah&#233;-Hourlier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845751v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goustard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bustos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pilon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04904519v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desrayaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174019v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Avisseau-Broustet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blanc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Celly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173118v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abadie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Du Bouetiez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dufour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174011v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173142v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#230;titia Math&#233;ry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960344v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Alligri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gillain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020435v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gon&#231;alves-Buissart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006999v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bruley-Chabot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173159v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174036v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Sethian" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulen Muriel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cornu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956601v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanchard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casasoprana" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Beauvais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020416v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deschamp" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Poirot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barri&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174066v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174055v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bailleux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Bailleux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006690v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160027v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couturier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Goret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601294v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecqueur" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boursier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chantran" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228433v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colonna" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095575v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Magitteri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962069v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opale Robin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raymond" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934891v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Gohin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095662v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Giorgi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095679v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Sarel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934893v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Du Bou&#235;tiez de Kerorguen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Civalleri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clement" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095449v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc S&#233;guier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095404v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mondoloni" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biwer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601286v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929431v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Couderc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ba&#239;da" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02885454v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Goff" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436219v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557649v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Avinain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436215v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095827v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brutus" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925057v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05191860v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Robert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419032v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04111835v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pri&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Genevey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Th&#233;bault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip W. Livermore" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2021.106750" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346037v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2016.06.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02101159v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derbois Martine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Warm&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.2013.3589" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173184v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440370v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ciss&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abadie Isabelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foucray" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430963v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Meyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428675v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440317v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272891v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leclerc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03281581v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Damour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jovenet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/xfd8-zk61" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440495v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gentili" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440521v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mah&#233;-Hourlier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430752v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02101095v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Peixoto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02101124v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guadagnin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Hurard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02101253v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lafarge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761450v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430803v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763671v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430829v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121837v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claude" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Derbois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121810v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121783v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Genevey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mah&#233;-Hourlier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845751v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goustard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bustos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pilon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173118v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abadie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Du Bouetiez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dufour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174019v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Avisseau-Broustet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blanc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Celly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04904519v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desrayaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174011v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173142v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#230;titia Math&#233;ry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960344v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Alligri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gillain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020435v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gon&#231;alves-Buissart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006999v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bruley-Chabot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173159v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174036v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Sethian" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulen Muriel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cornu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956601v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanchard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casasoprana" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Beauvais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020416v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deschamp" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Poirot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barri&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174066v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174055v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bailleux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Bailleux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006690v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160027v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couturier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Goret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601294v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecqueur" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boursier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chantran" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228433v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colonna" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095575v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Magitteri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962069v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opale Robin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raymond" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934891v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Gohin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095662v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Giorgi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934893v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Du Bou&#235;tiez de Kerorguen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Civalleri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clement" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095679v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Sarel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095449v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc S&#233;guier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095404v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mondoloni" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biwer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601286v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929431v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Couderc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ba&#239;da" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02885454v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Goff" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436219v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436215v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557649v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Avinain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095827v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brutus" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925057v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05191860v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Robert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>