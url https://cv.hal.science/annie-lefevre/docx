--- v1 (2026-04-19)
+++ v2 (2026-05-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Annie Lefèvre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Lefèvre AnnieCéramologue médiéviste, InrapCRAHAM UMR 6273</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spécialiste de la céramique du premier Moyen Âge en Île-de-France (Inrap)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices d'une production potière mérovingienne dans le secteur du jardin du Luxembourg (Paris 6e)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, PARIS EN CHANTIERS (1841-2024), Supplément 8, pp.255-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'église médiévale de Chenou (Seine-et-Marne) : d’une occupation des X&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles à une fonderie de cloches du XVI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.293-332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeomagnetic intensity investigations of French medieval ceramic workshops: Contribution to regional field modeling and archeointensity-based dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Genevey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip W. Livermore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 318, pp.106750. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2021.106750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New archeointensity data from French Early Medieval pottery production (6th–10th century AD). Tracing 1500 years of geomagnetic field intensity variations in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Genevey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 257, pp.205-219. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2016.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un four de potier médiéval à Méru (Oise), 155 rue Anatole France. Structure et production céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derbois Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Warmé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (1-2), pp.103-116. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pica.2013.3589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique du début du Moyen Âge (XIe - XIIe s.) du sud des Yvelines : les sites de Bullion (rue de Noncienne) et Sonchamp (déviation de la route nationale 10).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, numéro 2, pp.221-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille de la travée sous clocher de l’église Saint-Etienne de Marly-la-Ville (Val-d’Oise), Entre habitat et contexte funéraire : un dépôt céramique et monétaire de la fin XIe-début du XIIe s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abadie Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Foucray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique du Vexin français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39, pp.37-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lampes en céramique des Fouilles Urbaines de Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Tome XVIII, pp. 73-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recyclage des poteries en Île-de-France et dans le département de l'Oise à l'époque médiévale (VIe - XVe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’objet au Moyen Âge et à l’époque moderne : fabriquer, échanger, consommer et recycler - XIe congrès international de la Société d'archéologie médiévale, moderne et contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bayeux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanves (Hauts-de-Seine, France) : La découverte d'un important centre potier du haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès International d'Archéologie Médiévale et Moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poterie et autres terres cuites : Les terrains du céramologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UFR HSS de l'université de Caen Normandie. UFR HSS de l'université de Caen Normandie, 2025, Collection / Série : À vue d’œil ; 4, Brigitte Gauvin; Marie-Astrid Bailly-Maître, 978-2-9582861-5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigneux-sur-Seine, Le Clos de la Régale (Essonne, Île-de-France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jovenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. , 2021, Documents d’archéologie préventive 18, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/xfd8-zk61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat rural du haut Moyen Âge en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bulletin archéologique du Vexin français et du Val-d'Oise (2ème supplément), 296 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat rural du haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mahé-Hourlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bulletin archéologique du Vexin Français (1er supplément), 96 p., 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tessonnière de la Tour Saint-Jacques et la production carolingienne parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue de l'exposition : Les petits pots dans les grands. Potiers antiques et médiévaux du pays de France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archéa, pp.100-101, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers de potiers de la rue Gaudray à Vanves (Hauts-de-Seine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Peixoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Douai (5-8 octobre 2010) : Tourner autour du pot … Les ateliers de potiers médiévaux du Ve au XIIe siècle dans l’espace européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Caen, pp.149-161, 2015, Publications du CRAHAM, 978-2-84133-524-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier aperçu sur l'artisanat potier en Île-de-France au haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Guadagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Hurard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Douai (5-8 octobre 2010) : Tourner autour du pot … Les ateliers de potiers médiévaux du Ve au XIIe siècle dans l’espace européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaire de Caen, pp.139-147, 2015, Publications du CRAHAM, 978-2-84133-524-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de la table et de la cuisine dans l’habitat de paysans aisés d’Île-de-France à travers les données archéologiques : l’exemple du site de la rue des Fossés du XIIe à la fin du XVe siècle à Tremblay-en-France (Seine-Saint-Denis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cuisine et la table dans la France de la fin du Moyen Âge. Contenus et contenants du XIVe au XVIe siècle. Actes du colloque de Sens (2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications du Centre de Recherches Archéologiques et Historiques Médiévales (CRAHM), pp.391-416, 2009, 978-2-902685-37-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première attestation d'une activité potière médiévale à Vanves (Hauts-de-Seine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Gentili; Annie Lefèvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'habitat rural du haut Moyen Âge en Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Centre de recherches archéologiques du Vexin français; Collectif d'archéologie rurale du haut Moyen Âge, pp.155-177, 2009, Supplément au bulletin archéologique du Vexin français et du Val-d'Oise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les décors à la molette d'époque mérovingienne découverts à Sénart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue d'exposition Homo Senartus, 15 ans de recherches archéologiques en ville nouvelle de Sénart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 94, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions céramiques peintes & polies d’Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Husi; Vincent Hincker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La céramique du haut Moyen Âge (Ve -Xe siècles) dans le Nord-Ouest de l’Europe, Bilan et perspectives dix ans après le colloque d’Outreau, Actes du colloque de Caen, 18-20 mars 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NEA, pp.221-242, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de la céramique carolingienne de Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Céramique du Ve au Xe siècle dans l'Europe du Nord-Ouest, Actes du colloque d'Outreau (10-12 avril 1992)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 275-289, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Céramique du haut Moyen Âge en Île-de-France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Derbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas B. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 152 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Céramique du haut Moyen Âge en Île-de-France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Derbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas B. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 197 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céramique du haut Moyen Âge en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Genevey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mahé-Hourlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpajon (Essonne), Coeur de Ville : phase 3 (février-avril 2021 / avril-juin 2022) : Grande rue, Rue Guinchard, Place du Marché, Rue Raspail : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bustos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2024, 1 vol. (429 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marly-la-Ville, 5 – 15, rue Gabriel Péri «Le Village» : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Warmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Du Bouetiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanves (92), 3-5 rue Gaudray / 6-8 rue de l’Église. La palestre des thermes (IIe-IIIe s.), occupations du Bas-Empire et du haut Moyen Âge, atelier de potiers (VIe-IXe s.). Volume 2 (Études spécialisées). 329 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Avisseau-Broustet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Celly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ciezar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Île-de-France, Seine-et-Marne (77), &amp;quot;Tertre de Montereau / Aérodrome de Villaroche&amp;quot;. Fouille 2018-19. Le Secteur Nord Est : seigneurie / hameau de Courceaux, occupations du haut Moyen Âge à la période moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desrayaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris (IVe), Allée des Justes de France (ancienne rue du Grenier‑sur‑l’eau), Mémorial de la Shoah : rapport de fouille, 384 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Celly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montereau-sur-le-Jard «Tertre de Montereau / Aérodrome de Villaroche » : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lætitia Mathéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desrayaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marly-la-Ville &amp;quot;Le Château - Phase 1&amp;quot;, département du Val d'Oise (95) [OA 1011321]: Rapport de fouille archéologique préventive du 28/09/2020 au 24/12/2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Alligri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Renel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OA 1011321, Service départemental d'archéologie du Val d'Oise. 2023, 2 vol., 512 et 479 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR &amp;quot;Evolution du terroir de Tremblay-en-France (Seine-Saint-Denis) du Ve au XIIe siècle&amp;quot;. Rapport d'activités 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gonçalves-Buissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département de la Seine-Saint-Denis. 2023, pp.112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR &amp;quot;Evolution du terroir de Tremblay-en-France (Seine-Saint-Denis) du Ve au XIIe siècle&amp;quot;. Rapport d'activités 2022 et bilan de triennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gonçalves-Buissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département de la Seine-Saint-Denis; INRAP; Archeodunum; Eveha; DHAAP; CRAVO; SRA - Île-de-France. 2023, pp.346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussy-le-Neuf (77), 6, rue Pasteur &amp;quot; Les Jardins Rouards &amp;quot; : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Derreumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupvray (77), ZAC de Coupvray « La Pièce des Cent Arpents ». Volume 2, études spécialisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Sethian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulen Muriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villevaudé (Seine-et-Marne) Bois Gratuel, Les Mazarins. Occupations gauloises, antiques et alto-médiévales : rapport de fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Casasoprana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Centre - Ile-de-France, Pantin; Service régional de l'archéologie d'Île-de-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR &amp;quot; Evolution du terroir de Tremblay-en-France (Seine-Saint-Denis) du Ve au XIIe siècle&amp;quot;. Rapport d'activités 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gonçalves-Buissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Deschamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département de la Seine-Saint-Denis. 2022, pp.398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris (Ve), 115 boulevard Saint‑Michel - 10 rue Henri Barbusse. Centre culturel de l’Ambassade du Royaume du Maroc en France : rapport de fouille. 130 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Renel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orsay (Essonne), ZAC du quartier de l’École Polytechnique, Corridor Ecologique Ouest, au lieu-dit « La Plaine de Courbeville »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Bailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bailleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR &amp;quot;Evolution du terroir de Tremblay-en-France (Seine-Saint-Denis) du Ve au XIIe siècle&amp;quot;. Rapport d'activités 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gonçalves-Buissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département de la Seine-Saint-Denis; INRAP; DHAAP; Archeodunum; Eveha; EPI 78-92; CRAVO; Service Régional d'Archéologie d'Île de France. 2021, pp.164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris 5e, 7 rue Malebranche : rapport de diagnostic archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Du Bouetiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Celly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Goret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairie de Paris, 75004 Paris. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicq (Yvelines), 1 rue du Radet : Aux marges de la nécropole alto-médiévale de Vicq : angle sud-est de l'espace funéraire (Ve-VIIIe s.) et témoins d'une occupation médiévale (XIe-XIVe s.) : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boursier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chantran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Centre - Île-de-France, Pantin; Service régional de l'archéologie d'Île-de-France. 2021, 2 vol. (480, 301 p.) : 243 fig., ill. en noir et en coul., couv. ill. en coul. ; 30 cm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony, Eglise Saint-Saturnin, 2 places de l'Eglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Warmé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dourdan (Essonne), Avenue de Châteaudun : un habitat carolingien, Rapport de fouille archéologique, 1 vol. (340 p.) : 130 fig., ill. en noir et en coul., couv. ill. en coul. ; 30 cm + 1 plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Magitteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Broes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Centre – Île-de-France, SRA Ile-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gondreville « Fond Grand Pierre » (Oise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opale Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Canny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Hauts-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizy-sur-Ourcq (Seine-et-Marne), &amp;quot;Le Fossé Robine&amp;quot; : Évaluation n° 72 - campagne 2002 : TGV Est Européen - Évaluation du lot 12 : Section Charny - Lizy-sur-Ourcq (77) : rapport d'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ciezar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hervé Yvinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mahé-Hourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2020, pp.290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaiseau (Essonne), Futur métro 18 : viaduc de Villebois, Rapport de diagnostic, 1 vol. (110 p.) : 31 fig.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Leconte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Centre – Ile-de-France, SRA Ile-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauregard, Le Mesnil-Amelot, future aérogare T4 : zone centrale au nord de la rue de New-York et au sud du doublet des pistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ciezar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Du Bouëtiez de Kerorguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Civalleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Coussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2019, pp.301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermé, « Les Malletons » - (Carrière SPM-SYNEOS), diagnostic archéologique phase 4, Rapport de diagnostic archéologique, 1 vol. (101 p.), 27 fig.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Sarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Centre – Île-de-France, SRA Ile-de-France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roissy-en-Brie (Seine-et-Marne), Sud rue du Pommerot / rue de Pontault : Les Dix-huit Arpents, rapport de diagnostic archéologique, 1 vol. (260 p.) : 142 fig., ill. en noir et en coul. ; 30 cm + 1 plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Séguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Centre Île-de-France, SRA ile-de-France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ris-Orangis (Essonne), futur grand stade de rugby (site de l'ancien hippodrome d'Evry) : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Mondoloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boislève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Centre - Île-de-France, SRA Ile-de-France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serris (Seine-et-Marne), ZAC du Couternois : &amp;quot;La Pièce du bois des Dames&amp;quot; : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Sethian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Alligri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France; Service régional de l'archéologie d'Île-de-France. 2017, 3 vol. (496, 645, 334 p. ) : 286 fig., ill. en noir et en coul., couv. ill. en coul. ; 30 cm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bondy (Seine-Saint-Denis), Quartier De Lattre de Tassigny : Place du 11 novembre et rue Jules Guesde : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Baïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÎLE-de-FRANCE, ESSONNE, TIGERY. ZAC des Fossés Neufs – Rue du Parc des Vergers (Extension BMW). Villa gallo-romaine et hameau médiéval des &amp;quot;Fossés Neufs&amp;quot; (2nde moitié Ier s. av.-XIIe s. ap. J.-C.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desrayaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Alligri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National de Recherches Archéologiques Préventives. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Action Scientifique 2016, Céramique du haut Moyen Âge en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Genevey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP. 2016, 142 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Action Scientifique 2015, Céramique du haut Moyen Âge en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mahé-Hourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Genevey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap. 2015, 138 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris XIe, 45 rue du Faubourg Saint-Antoine - 1 cour Saint-Louis : occupations antique et moderne au faubourg Saint-Antoine. Document Final de Synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Celly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Inrap Centre-Île-de-France; SRA Ile de France. 2015, 1 vol., 468 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houdan (Yvelines), Route de Champagne, lots A et B : occupations du Paléolithique moyen, bâtiments agricoles et gallo-romains et implantations du haut Moyen Âge en fond de vallée de l'Opton, Rapport de fouille archéologique, 2 vol. (394, 469 p.) : ill. en noir et en coul. + 1 plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Brutus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Alligri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Centre - Île-de-France, SRA Ile-de-France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupvray, Montry, Magny-le-Hongre (Seine-et-Marne), ZAC des Trois Ormes : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Wuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chardenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03925057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roissy-en-France (Val-d'Oise). La Pointe des Vieilles Vignes. Habitat et nécropole du Haut Moyen Âge, 3 avenue Charles de Gaulle (OA 103262). Rapport final d'opération du 15/03/99 au 30/04/99</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Afan; SRA Ile-de-France. 2003, pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05191860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId196"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Annie Lefèvre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Lefèvre AnnieCéramologue médiéviste, InrapCRAHAM UMR 6273</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spécialiste de la céramique du premier Moyen Âge en Île-de-France (Inrap)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices d'une production potière mérovingienne dans le secteur du jardin du Luxembourg (Paris 6e)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, PARIS EN CHANTIERS (1841-2024), Supplément 8, pp.255-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'église médiévale de Chenou (Seine-et-Marne) : d’une occupation des X&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles à une fonderie de cloches du XVI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.293-332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeomagnetic intensity investigations of French medieval ceramic workshops: Contribution to regional field modeling and archeointensity-based dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Genevey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip W. Livermore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 318, pp.106750. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2021.106750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New archeointensity data from French Early Medieval pottery production (6th–10th century AD). Tracing 1500 years of geomagnetic field intensity variations in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Genevey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 257, pp.205-219. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2016.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un four de potier médiéval à Méru (Oise), 155 rue Anatole France. Structure et production céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derbois Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Warmé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (1-2), pp.103-116. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pica.2013.3589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique du début du Moyen Âge (XIe - XIIe s.) du sud des Yvelines : les sites de Bullion (rue de Noncienne) et Sonchamp (déviation de la route nationale 10).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, numéro 2, pp.221-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille de la travée sous clocher de l’église Saint-Etienne de Marly-la-Ville (Val-d’Oise), Entre habitat et contexte funéraire : un dépôt céramique et monétaire de la fin XIe-début du XIIe s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abadie Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Foucray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique du Vexin français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39, pp.37-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lampes en céramique des Fouilles Urbaines de Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Tome XVIII, pp. 73-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recyclage des poteries en Île-de-France et dans le département de l'Oise à l'époque médiévale (VIe - XVe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’objet au Moyen Âge et à l’époque moderne : fabriquer, échanger, consommer et recycler - XIe congrès international de la Société d'archéologie médiévale, moderne et contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bayeux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanves (Hauts-de-Seine, France) : La découverte d'un important centre potier du haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès International d'Archéologie Médiévale et Moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poterie et autres terres cuites : Les terrains du céramologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UFR HSS de l'université de Caen Normandie. UFR HSS de l'université de Caen Normandie, 2025, Collection / Série : À vue d’œil ; 4, Brigitte Gauvin; Marie-Astrid Bailly-Maître, 978-2-9582861-5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigneux-sur-Seine, Le Clos de la Régale (Essonne, Île-de-France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jovenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. , 2021, Documents d’archéologie préventive 18, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/xfd8-zk61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat rural du haut Moyen Âge en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bulletin archéologique du Vexin français et du Val-d'Oise (2ème supplément), 296 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat rural du haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mahé-Hourlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bulletin archéologique du Vexin Français (1er supplément), 96 p., 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tessonnière de la Tour Saint-Jacques et la production carolingienne parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue de l'exposition : Les petits pots dans les grands. Potiers antiques et médiévaux du pays de France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archéa, pp.100-101, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers de potiers de la rue Gaudray à Vanves (Hauts-de-Seine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Peixoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Douai (5-8 octobre 2010) : Tourner autour du pot … Les ateliers de potiers médiévaux du Ve au XIIe siècle dans l’espace européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Caen, pp.149-161, 2015, Publications du CRAHAM, 978-2-84133-524-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier aperçu sur l'artisanat potier en Île-de-France au haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Guadagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Hurard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Douai (5-8 octobre 2010) : Tourner autour du pot … Les ateliers de potiers médiévaux du Ve au XIIe siècle dans l’espace européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaire de Caen, pp.139-147, 2015, Publications du CRAHAM, 978-2-84133-524-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de la table et de la cuisine dans l’habitat de paysans aisés d’Île-de-France à travers les données archéologiques : l’exemple du site de la rue des Fossés du XIIe à la fin du XVe siècle à Tremblay-en-France (Seine-Saint-Denis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cuisine et la table dans la France de la fin du Moyen Âge. Contenus et contenants du XIVe au XVIe siècle. Actes du colloque de Sens (2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications du Centre de Recherches Archéologiques et Historiques Médiévales (CRAHM), pp.391-416, 2009, 978-2-902685-37-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première attestation d'une activité potière médiévale à Vanves (Hauts-de-Seine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Gentili; Annie Lefèvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'habitat rural du haut Moyen Âge en Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Centre de recherches archéologiques du Vexin français; Collectif d'archéologie rurale du haut Moyen Âge, pp.155-177, 2009, Supplément au bulletin archéologique du Vexin français et du Val-d'Oise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les décors à la molette d'époque mérovingienne découverts à Sénart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue d'exposition Homo Senartus, 15 ans de recherches archéologiques en ville nouvelle de Sénart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 94, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions céramiques peintes & polies d’Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Husi; Vincent Hincker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La céramique du haut Moyen Âge (Ve -Xe siècles) dans le Nord-Ouest de l’Europe, Bilan et perspectives dix ans après le colloque d’Outreau, Actes du colloque de Caen, 18-20 mars 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NEA, pp.221-242, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de la céramique carolingienne de Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Céramique du Ve au Xe siècle dans l'Europe du Nord-Ouest, Actes du colloque d'Outreau (10-12 avril 1992)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 275-289, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Céramique du haut Moyen Âge en Île-de-France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Derbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas B. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 152 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Céramique du haut Moyen Âge en Île-de-France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Derbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas B. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 197 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céramique du haut Moyen Âge en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Genevey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mahé-Hourlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpajon (Essonne), Coeur de Ville : phase 3 (février-avril 2021 / avril-juin 2022) : Grande rue, Rue Guinchard, Place du Marché, Rue Raspail : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bustos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2024, 1 vol. (429 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Île-de-France, Seine-et-Marne (77), &amp;quot;Tertre de Montereau / Aérodrome de Villaroche&amp;quot;. Fouille 2018-19. Le Secteur Nord Est : seigneurie / hameau de Courceaux, occupations du haut Moyen Âge à la période moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desrayaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marly-la-Ville, 5 – 15, rue Gabriel Péri «Le Village» : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Warmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Du Bouetiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanves (92), 3-5 rue Gaudray / 6-8 rue de l’Église. La palestre des thermes (IIe-IIIe s.), occupations du Bas-Empire et du haut Moyen Âge, atelier de potiers (VIe-IXe s.). Volume 2 (Études spécialisées). 329 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Avisseau-Broustet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Celly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ciezar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris (IVe), Allée des Justes de France (ancienne rue du Grenier‑sur‑l’eau), Mémorial de la Shoah : rapport de fouille, 384 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Celly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montereau-sur-le-Jard «Tertre de Montereau / Aérodrome de Villaroche » : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lætitia Mathéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desrayaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR &amp;quot;Evolution du terroir de Tremblay-en-France (Seine-Saint-Denis) du Ve au XIIe siècle&amp;quot;. Rapport d'activités 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gonçalves-Buissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département de la Seine-Saint-Denis. 2023, pp.112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marly-la-Ville &amp;quot;Le Château - Phase 1&amp;quot;, département du Val d'Oise (95) [OA 1011321]: Rapport de fouille archéologique préventive du 28/09/2020 au 24/12/2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Alligri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Renel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OA 1011321, Service départemental d'archéologie du Val d'Oise. 2023, 2 vol., 512 et 479 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR &amp;quot;Evolution du terroir de Tremblay-en-France (Seine-Saint-Denis) du Ve au XIIe siècle&amp;quot;. Rapport d'activités 2022 et bilan de triennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gonçalves-Buissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département de la Seine-Saint-Denis; INRAP; Archeodunum; Eveha; DHAAP; CRAVO; SRA - Île-de-France. 2023, pp.346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussy-le-Neuf (77), 6, rue Pasteur &amp;quot; Les Jardins Rouards &amp;quot; : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Derreumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupvray (77), ZAC de Coupvray « La Pièce des Cent Arpents ». Volume 2, études spécialisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Sethian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulen Muriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villevaudé (Seine-et-Marne) Bois Gratuel, Les Mazarins. Occupations gauloises, antiques et alto-médiévales : rapport de fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Casasoprana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Centre - Ile-de-France, Pantin; Service régional de l'archéologie d'Île-de-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR &amp;quot; Evolution du terroir de Tremblay-en-France (Seine-Saint-Denis) du Ve au XIIe siècle&amp;quot;. Rapport d'activités 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gonçalves-Buissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Deschamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département de la Seine-Saint-Denis. 2022, pp.398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris (Ve), 115 boulevard Saint‑Michel - 10 rue Henri Barbusse. Centre culturel de l’Ambassade du Royaume du Maroc en France : rapport de fouille. 130 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Renel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orsay (Essonne), ZAC du quartier de l’École Polytechnique, Corridor Ecologique Ouest, au lieu-dit « La Plaine de Courbeville »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Bailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bailleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR &amp;quot;Evolution du terroir de Tremblay-en-France (Seine-Saint-Denis) du Ve au XIIe siècle&amp;quot;. Rapport d'activités 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gonçalves-Buissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département de la Seine-Saint-Denis; INRAP; DHAAP; Archeodunum; Eveha; EPI 78-92; CRAVO; Service Régional d'Archéologie d'Île de France. 2021, pp.164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris 5e, 7 rue Malebranche : rapport de diagnostic archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Du Bouetiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Celly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Goret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairie de Paris, 75004 Paris. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicq (Yvelines), 1 rue du Radet : Aux marges de la nécropole alto-médiévale de Vicq : angle sud-est de l'espace funéraire (Ve-VIIIe s.) et témoins d'une occupation médiévale (XIe-XIVe s.) : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boursier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chantran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Centre - Île-de-France, Pantin; Service régional de l'archéologie d'Île-de-France. 2021, 2 vol. (480, 301 p.) : 243 fig., ill. en noir et en coul., couv. ill. en coul. ; 30 cm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony, Eglise Saint-Saturnin, 2 places de l'Eglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Warmé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dourdan (Essonne), Avenue de Châteaudun : un habitat carolingien, Rapport de fouille archéologique, 1 vol. (340 p.) : 130 fig., ill. en noir et en coul., couv. ill. en coul. ; 30 cm + 1 plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Magitteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Broes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Centre – Île-de-France, SRA Ile-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gondreville « Fond Grand Pierre » (Oise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opale Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Canny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Hauts-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaiseau (Essonne), Futur métro 18 : viaduc de Villebois, Rapport de diagnostic, 1 vol. (110 p.) : 31 fig.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Leconte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Centre – Ile-de-France, SRA Ile-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizy-sur-Ourcq (Seine-et-Marne), &amp;quot;Le Fossé Robine&amp;quot; : Évaluation n° 72 - campagne 2002 : TGV Est Européen - Évaluation du lot 12 : Section Charny - Lizy-sur-Ourcq (77) : rapport d'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ciezar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hervé Yvinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mahé-Hourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2020, pp.290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermé, « Les Malletons » - (Carrière SPM-SYNEOS), diagnostic archéologique phase 4, Rapport de diagnostic archéologique, 1 vol. (101 p.), 27 fig.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Sarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Centre – Île-de-France, SRA Ile-de-France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauregard, Le Mesnil-Amelot, future aérogare T4 : zone centrale au nord de la rue de New-York et au sud du doublet des pistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ciezar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Du Bouëtiez de Kerorguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Civalleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Coussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2019, pp.301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roissy-en-Brie (Seine-et-Marne), Sud rue du Pommerot / rue de Pontault : Les Dix-huit Arpents, rapport de diagnostic archéologique, 1 vol. (260 p.) : 142 fig., ill. en noir et en coul. ; 30 cm + 1 plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Séguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Centre Île-de-France, SRA ile-de-France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ris-Orangis (Essonne), futur grand stade de rugby (site de l'ancien hippodrome d'Evry) : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Mondoloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boislève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Centre - Île-de-France, SRA Ile-de-France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serris (Seine-et-Marne), ZAC du Couternois : &amp;quot;La Pièce du bois des Dames&amp;quot; : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Sethian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Alligri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France; Service régional de l'archéologie d'Île-de-France. 2017, 3 vol. (496, 645, 334 p. ) : 286 fig., ill. en noir et en coul., couv. ill. en coul. ; 30 cm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bondy (Seine-Saint-Denis), Quartier De Lattre de Tassigny : Place du 11 novembre et rue Jules Guesde : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Baïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÎLE-de-FRANCE, ESSONNE, TIGERY. ZAC des Fossés Neufs – Rue du Parc des Vergers (Extension BMW). Villa gallo-romaine et hameau médiéval des &amp;quot;Fossés Neufs&amp;quot; (2nde moitié Ier s. av.-XIIe s. ap. J.-C.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desrayaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Alligri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National de Recherches Archéologiques Préventives. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Action Scientifique 2016, Céramique du haut Moyen Âge en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Genevey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP. 2016, 142 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Action Scientifique 2015, Céramique du haut Moyen Âge en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mahé-Hourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Genevey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap. 2015, 138 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris XIe, 45 rue du Faubourg Saint-Antoine - 1 cour Saint-Louis : occupations antique et moderne au faubourg Saint-Antoine. Document Final de Synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Celly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Inrap Centre-Île-de-France; SRA Ile de France. 2015, 1 vol., 468 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houdan (Yvelines), Route de Champagne, lots A et B : occupations du Paléolithique moyen, bâtiments agricoles et gallo-romains et implantations du haut Moyen Âge en fond de vallée de l'Opton, Rapport de fouille archéologique, 2 vol. (394, 469 p.) : ill. en noir et en coul. + 1 plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Brutus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Alligri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Centre - Île-de-France, SRA Ile-de-France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupvray, Montry, Magny-le-Hongre (Seine-et-Marne), ZAC des Trois Ormes : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Wuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chardenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03925057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roissy-en-France (Val-d'Oise). La Pointe des Vieilles Vignes. Habitat et nécropole du Haut Moyen Âge, 3 avenue Charles de Gaulle (OA 103262). Rapport final d'opération du 15/03/99 au 30/04/99</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Afan; SRA Ile-de-France. 2003, pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05191860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId196"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419032v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04111835v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pri&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Genevey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Th&#233;bault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip W. Livermore" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2021.106750" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346037v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2016.06.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02101159v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derbois Martine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Warm&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.2013.3589" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173184v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440370v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ciss&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abadie Isabelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foucray" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430963v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Meyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428675v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440317v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272891v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leclerc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03281581v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Damour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jovenet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/xfd8-zk61" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440495v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gentili" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440521v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mah&#233;-Hourlier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430752v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02101095v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Peixoto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02101124v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guadagnin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Hurard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02101253v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lafarge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761450v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430803v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763671v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430829v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121837v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claude" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Derbois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121810v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121783v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Genevey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mah&#233;-Hourlier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845751v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goustard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bustos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pilon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173118v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abadie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Du Bouetiez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dufour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174019v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Avisseau-Broustet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blanc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Celly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04904519v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desrayaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174011v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173142v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#230;titia Math&#233;ry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960344v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Alligri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gillain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020435v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gon&#231;alves-Buissart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006999v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bruley-Chabot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173159v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174036v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Sethian" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulen Muriel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cornu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956601v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanchard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casasoprana" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Beauvais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020416v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deschamp" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Poirot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barri&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174066v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174055v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bailleux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Bailleux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006690v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160027v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couturier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Goret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601294v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecqueur" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boursier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chantran" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228433v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colonna" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095575v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Magitteri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962069v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opale Robin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raymond" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934891v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Gohin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095662v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Giorgi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934893v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Du Bou&#235;tiez de Kerorguen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Civalleri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clement" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095679v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Sarel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095449v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc S&#233;guier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095404v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mondoloni" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biwer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601286v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929431v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Couderc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ba&#239;da" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02885454v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Goff" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436219v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436215v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557649v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Avinain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095827v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brutus" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925057v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05191860v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Robert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419032v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04111835v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pri&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Genevey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Th&#233;bault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip W. Livermore" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2021.106750" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346037v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2016.06.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02101159v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derbois Martine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Warm&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.2013.3589" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173184v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440370v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ciss&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abadie Isabelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foucray" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430963v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Meyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428675v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440317v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272891v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leclerc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03281581v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Damour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jovenet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/xfd8-zk61" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440495v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gentili" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440521v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mah&#233;-Hourlier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430752v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02101095v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Peixoto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02101124v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guadagnin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Hurard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02101253v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lafarge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761450v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430803v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763671v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430829v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121837v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claude" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Derbois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121810v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121783v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Genevey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mah&#233;-Hourlier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845751v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goustard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bustos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pilon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04904519v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desrayaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173118v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abadie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Du Bouetiez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dufour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174019v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Avisseau-Broustet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blanc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Celly" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174011v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173142v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#230;titia Math&#233;ry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020435v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gon&#231;alves-Buissart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960344v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Alligri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gillain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006999v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bruley-Chabot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173159v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174036v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Sethian" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulen Muriel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cornu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956601v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanchard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casasoprana" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Beauvais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020416v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deschamp" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Poirot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barri&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174066v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174055v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bailleux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Bailleux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006690v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160027v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couturier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Goret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601294v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecqueur" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boursier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chantran" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228433v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colonna" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095575v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Magitteri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962069v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opale Robin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raymond" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095662v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Giorgi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934891v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Gohin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095679v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Sarel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934893v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Du Bou&#235;tiez de Kerorguen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Civalleri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clement" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095449v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc S&#233;guier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095404v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mondoloni" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biwer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601286v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929431v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Couderc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ba&#239;da" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02885454v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Goff" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436219v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436215v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557649v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Avinain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095827v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brutus" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925057v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05191860v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Robert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>