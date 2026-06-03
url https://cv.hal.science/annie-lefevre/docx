--- v2 (2026-05-10)
+++ v3 (2026-06-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Annie Lefèvre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Lefèvre AnnieCéramologue médiéviste, InrapCRAHAM UMR 6273</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spécialiste de la céramique du premier Moyen Âge en Île-de-France (Inrap)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices d'une production potière mérovingienne dans le secteur du jardin du Luxembourg (Paris 6e)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, PARIS EN CHANTIERS (1841-2024), Supplément 8, pp.255-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'église médiévale de Chenou (Seine-et-Marne) : d’une occupation des X&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles à une fonderie de cloches du XVI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.293-332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeomagnetic intensity investigations of French medieval ceramic workshops: Contribution to regional field modeling and archeointensity-based dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Genevey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip W. Livermore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 318, pp.106750. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2021.106750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New archeointensity data from French Early Medieval pottery production (6th–10th century AD). Tracing 1500 years of geomagnetic field intensity variations in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Genevey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 257, pp.205-219. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2016.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un four de potier médiéval à Méru (Oise), 155 rue Anatole France. Structure et production céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derbois Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Warmé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (1-2), pp.103-116. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pica.2013.3589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique du début du Moyen Âge (XIe - XIIe s.) du sud des Yvelines : les sites de Bullion (rue de Noncienne) et Sonchamp (déviation de la route nationale 10).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, numéro 2, pp.221-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille de la travée sous clocher de l’église Saint-Etienne de Marly-la-Ville (Val-d’Oise), Entre habitat et contexte funéraire : un dépôt céramique et monétaire de la fin XIe-début du XIIe s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abadie Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Foucray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique du Vexin français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39, pp.37-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lampes en céramique des Fouilles Urbaines de Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Tome XVIII, pp. 73-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recyclage des poteries en Île-de-France et dans le département de l'Oise à l'époque médiévale (VIe - XVe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’objet au Moyen Âge et à l’époque moderne : fabriquer, échanger, consommer et recycler - XIe congrès international de la Société d'archéologie médiévale, moderne et contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bayeux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanves (Hauts-de-Seine, France) : La découverte d'un important centre potier du haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès International d'Archéologie Médiévale et Moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poterie et autres terres cuites : Les terrains du céramologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UFR HSS de l'université de Caen Normandie. UFR HSS de l'université de Caen Normandie, 2025, Collection / Série : À vue d’œil ; 4, Brigitte Gauvin; Marie-Astrid Bailly-Maître, 978-2-9582861-5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigneux-sur-Seine, Le Clos de la Régale (Essonne, Île-de-France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jovenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. , 2021, Documents d’archéologie préventive 18, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/xfd8-zk61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat rural du haut Moyen Âge en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bulletin archéologique du Vexin français et du Val-d'Oise (2ème supplément), 296 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat rural du haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mahé-Hourlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bulletin archéologique du Vexin Français (1er supplément), 96 p., 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tessonnière de la Tour Saint-Jacques et la production carolingienne parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue de l'exposition : Les petits pots dans les grands. Potiers antiques et médiévaux du pays de France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archéa, pp.100-101, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers de potiers de la rue Gaudray à Vanves (Hauts-de-Seine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Peixoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Douai (5-8 octobre 2010) : Tourner autour du pot … Les ateliers de potiers médiévaux du Ve au XIIe siècle dans l’espace européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Caen, pp.149-161, 2015, Publications du CRAHAM, 978-2-84133-524-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier aperçu sur l'artisanat potier en Île-de-France au haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Guadagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Hurard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Douai (5-8 octobre 2010) : Tourner autour du pot … Les ateliers de potiers médiévaux du Ve au XIIe siècle dans l’espace européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaire de Caen, pp.139-147, 2015, Publications du CRAHAM, 978-2-84133-524-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de la table et de la cuisine dans l’habitat de paysans aisés d’Île-de-France à travers les données archéologiques : l’exemple du site de la rue des Fossés du XIIe à la fin du XVe siècle à Tremblay-en-France (Seine-Saint-Denis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cuisine et la table dans la France de la fin du Moyen Âge. Contenus et contenants du XIVe au XVIe siècle. Actes du colloque de Sens (2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications du Centre de Recherches Archéologiques et Historiques Médiévales (CRAHM), pp.391-416, 2009, 978-2-902685-37-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première attestation d'une activité potière médiévale à Vanves (Hauts-de-Seine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Gentili; Annie Lefèvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'habitat rural du haut Moyen Âge en Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Centre de recherches archéologiques du Vexin français; Collectif d'archéologie rurale du haut Moyen Âge, pp.155-177, 2009, Supplément au bulletin archéologique du Vexin français et du Val-d'Oise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les décors à la molette d'époque mérovingienne découverts à Sénart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue d'exposition Homo Senartus, 15 ans de recherches archéologiques en ville nouvelle de Sénart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 94, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions céramiques peintes & polies d’Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Husi; Vincent Hincker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La céramique du haut Moyen Âge (Ve -Xe siècles) dans le Nord-Ouest de l’Europe, Bilan et perspectives dix ans après le colloque d’Outreau, Actes du colloque de Caen, 18-20 mars 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NEA, pp.221-242, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de la céramique carolingienne de Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Céramique du Ve au Xe siècle dans l'Europe du Nord-Ouest, Actes du colloque d'Outreau (10-12 avril 1992)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 275-289, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Céramique du haut Moyen Âge en Île-de-France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Derbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas B. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 152 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Céramique du haut Moyen Âge en Île-de-France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Derbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas B. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 197 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céramique du haut Moyen Âge en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Genevey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mahé-Hourlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpajon (Essonne), Coeur de Ville : phase 3 (février-avril 2021 / avril-juin 2022) : Grande rue, Rue Guinchard, Place du Marché, Rue Raspail : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bustos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2024, 1 vol. (429 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Île-de-France, Seine-et-Marne (77), &amp;quot;Tertre de Montereau / Aérodrome de Villaroche&amp;quot;. Fouille 2018-19. Le Secteur Nord Est : seigneurie / hameau de Courceaux, occupations du haut Moyen Âge à la période moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desrayaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marly-la-Ville, 5 – 15, rue Gabriel Péri «Le Village» : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Warmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Du Bouetiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanves (92), 3-5 rue Gaudray / 6-8 rue de l’Église. La palestre des thermes (IIe-IIIe s.), occupations du Bas-Empire et du haut Moyen Âge, atelier de potiers (VIe-IXe s.). Volume 2 (Études spécialisées). 329 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Avisseau-Broustet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Celly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ciezar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris (IVe), Allée des Justes de France (ancienne rue du Grenier‑sur‑l’eau), Mémorial de la Shoah : rapport de fouille, 384 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Celly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montereau-sur-le-Jard «Tertre de Montereau / Aérodrome de Villaroche » : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lætitia Mathéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desrayaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR &amp;quot;Evolution du terroir de Tremblay-en-France (Seine-Saint-Denis) du Ve au XIIe siècle&amp;quot;. Rapport d'activités 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gonçalves-Buissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département de la Seine-Saint-Denis. 2023, pp.112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marly-la-Ville &amp;quot;Le Château - Phase 1&amp;quot;, département du Val d'Oise (95) [OA 1011321]: Rapport de fouille archéologique préventive du 28/09/2020 au 24/12/2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Alligri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Renel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OA 1011321, Service départemental d'archéologie du Val d'Oise. 2023, 2 vol., 512 et 479 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR &amp;quot;Evolution du terroir de Tremblay-en-France (Seine-Saint-Denis) du Ve au XIIe siècle&amp;quot;. Rapport d'activités 2022 et bilan de triennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gonçalves-Buissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département de la Seine-Saint-Denis; INRAP; Archeodunum; Eveha; DHAAP; CRAVO; SRA - Île-de-France. 2023, pp.346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussy-le-Neuf (77), 6, rue Pasteur &amp;quot; Les Jardins Rouards &amp;quot; : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Derreumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupvray (77), ZAC de Coupvray « La Pièce des Cent Arpents ». Volume 2, études spécialisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Sethian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulen Muriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villevaudé (Seine-et-Marne) Bois Gratuel, Les Mazarins. Occupations gauloises, antiques et alto-médiévales : rapport de fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Casasoprana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Centre - Ile-de-France, Pantin; Service régional de l'archéologie d'Île-de-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR &amp;quot; Evolution du terroir de Tremblay-en-France (Seine-Saint-Denis) du Ve au XIIe siècle&amp;quot;. Rapport d'activités 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gonçalves-Buissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Deschamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département de la Seine-Saint-Denis. 2022, pp.398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris (Ve), 115 boulevard Saint‑Michel - 10 rue Henri Barbusse. Centre culturel de l’Ambassade du Royaume du Maroc en France : rapport de fouille. 130 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Renel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orsay (Essonne), ZAC du quartier de l’École Polytechnique, Corridor Ecologique Ouest, au lieu-dit « La Plaine de Courbeville »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Bailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bailleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR &amp;quot;Evolution du terroir de Tremblay-en-France (Seine-Saint-Denis) du Ve au XIIe siècle&amp;quot;. Rapport d'activités 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gonçalves-Buissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département de la Seine-Saint-Denis; INRAP; DHAAP; Archeodunum; Eveha; EPI 78-92; CRAVO; Service Régional d'Archéologie d'Île de France. 2021, pp.164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris 5e, 7 rue Malebranche : rapport de diagnostic archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Du Bouetiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Celly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Goret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairie de Paris, 75004 Paris. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicq (Yvelines), 1 rue du Radet : Aux marges de la nécropole alto-médiévale de Vicq : angle sud-est de l'espace funéraire (Ve-VIIIe s.) et témoins d'une occupation médiévale (XIe-XIVe s.) : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boursier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chantran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Centre - Île-de-France, Pantin; Service régional de l'archéologie d'Île-de-France. 2021, 2 vol. (480, 301 p.) : 243 fig., ill. en noir et en coul., couv. ill. en coul. ; 30 cm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony, Eglise Saint-Saturnin, 2 places de l'Eglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Warmé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dourdan (Essonne), Avenue de Châteaudun : un habitat carolingien, Rapport de fouille archéologique, 1 vol. (340 p.) : 130 fig., ill. en noir et en coul., couv. ill. en coul. ; 30 cm + 1 plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Magitteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Broes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Centre – Île-de-France, SRA Ile-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gondreville « Fond Grand Pierre » (Oise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opale Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Canny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Hauts-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaiseau (Essonne), Futur métro 18 : viaduc de Villebois, Rapport de diagnostic, 1 vol. (110 p.) : 31 fig.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Leconte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Centre – Ile-de-France, SRA Ile-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizy-sur-Ourcq (Seine-et-Marne), &amp;quot;Le Fossé Robine&amp;quot; : Évaluation n° 72 - campagne 2002 : TGV Est Européen - Évaluation du lot 12 : Section Charny - Lizy-sur-Ourcq (77) : rapport d'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ciezar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hervé Yvinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mahé-Hourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2020, pp.290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermé, « Les Malletons » - (Carrière SPM-SYNEOS), diagnostic archéologique phase 4, Rapport de diagnostic archéologique, 1 vol. (101 p.), 27 fig.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Sarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Centre – Île-de-France, SRA Ile-de-France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauregard, Le Mesnil-Amelot, future aérogare T4 : zone centrale au nord de la rue de New-York et au sud du doublet des pistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ciezar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Du Bouëtiez de Kerorguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Civalleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Coussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2019, pp.301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roissy-en-Brie (Seine-et-Marne), Sud rue du Pommerot / rue de Pontault : Les Dix-huit Arpents, rapport de diagnostic archéologique, 1 vol. (260 p.) : 142 fig., ill. en noir et en coul. ; 30 cm + 1 plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Séguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Centre Île-de-France, SRA ile-de-France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ris-Orangis (Essonne), futur grand stade de rugby (site de l'ancien hippodrome d'Evry) : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Mondoloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boislève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Centre - Île-de-France, SRA Ile-de-France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serris (Seine-et-Marne), ZAC du Couternois : &amp;quot;La Pièce du bois des Dames&amp;quot; : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Sethian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Alligri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France; Service régional de l'archéologie d'Île-de-France. 2017, 3 vol. (496, 645, 334 p. ) : 286 fig., ill. en noir et en coul., couv. ill. en coul. ; 30 cm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bondy (Seine-Saint-Denis), Quartier De Lattre de Tassigny : Place du 11 novembre et rue Jules Guesde : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Baïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÎLE-de-FRANCE, ESSONNE, TIGERY. ZAC des Fossés Neufs – Rue du Parc des Vergers (Extension BMW). Villa gallo-romaine et hameau médiéval des &amp;quot;Fossés Neufs&amp;quot; (2nde moitié Ier s. av.-XIIe s. ap. J.-C.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desrayaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Alligri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National de Recherches Archéologiques Préventives. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Action Scientifique 2016, Céramique du haut Moyen Âge en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Genevey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP. 2016, 142 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Action Scientifique 2015, Céramique du haut Moyen Âge en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mahé-Hourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Genevey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap. 2015, 138 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris XIe, 45 rue du Faubourg Saint-Antoine - 1 cour Saint-Louis : occupations antique et moderne au faubourg Saint-Antoine. Document Final de Synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Celly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Inrap Centre-Île-de-France; SRA Ile de France. 2015, 1 vol., 468 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houdan (Yvelines), Route de Champagne, lots A et B : occupations du Paléolithique moyen, bâtiments agricoles et gallo-romains et implantations du haut Moyen Âge en fond de vallée de l'Opton, Rapport de fouille archéologique, 2 vol. (394, 469 p.) : ill. en noir et en coul. + 1 plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Brutus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Alligri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Centre - Île-de-France, SRA Ile-de-France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupvray, Montry, Magny-le-Hongre (Seine-et-Marne), ZAC des Trois Ormes : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Wuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chardenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03925057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roissy-en-France (Val-d'Oise). La Pointe des Vieilles Vignes. Habitat et nécropole du Haut Moyen Âge, 3 avenue Charles de Gaulle (OA 103262). Rapport final d'opération du 15/03/99 au 30/04/99</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Afan; SRA Ile-de-France. 2003, pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05191860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId196"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Annie Lefèvre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Lefèvre AnnieCéramologue médiéviste, InrapCRAHAM UMR 6273</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spécialiste de la céramique du premier Moyen Âge en Île-de-France (Inrap)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices d'une production potière mérovingienne dans le secteur du jardin du Luxembourg (Paris 6e)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, PARIS EN CHANTIERS (1841-2024), Supplément 8, pp.255-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'église médiévale de Chenou (Seine-et-Marne) : d’une occupation des X&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles à une fonderie de cloches du XVI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.293-332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeomagnetic intensity investigations of French medieval ceramic workshops: Contribution to regional field modeling and archeointensity-based dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Genevey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip W. Livermore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 318, pp.106750. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2021.106750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New archeointensity data from French Early Medieval pottery production (6th–10th century AD). Tracing 1500 years of geomagnetic field intensity variations in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Genevey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 257, pp.205-219. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2016.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un four de potier médiéval à Méru (Oise), 155 rue Anatole France. Structure et production céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derbois Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Warmé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (1-2), pp.103-116. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pica.2013.3589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique du début du Moyen Âge (XIe - XIIe s.) du sud des Yvelines : les sites de Bullion (rue de Noncienne) et Sonchamp (déviation de la route nationale 10).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, numéro 2, pp.221-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille de la travée sous clocher de l’église Saint-Etienne de Marly-la-Ville (Val-d’Oise), Entre habitat et contexte funéraire : un dépôt céramique et monétaire de la fin XIe-début du XIIe s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abadie Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Foucray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique du Vexin français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39, pp.37-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lampes en céramique des Fouilles Urbaines de Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Tome XVIII, pp. 73-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recyclage des poteries en Île-de-France et dans le département de l'Oise à l'époque médiévale (VIe - XVe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’objet au Moyen Âge et à l’époque moderne : fabriquer, échanger, consommer et recycler - XIe congrès international de la Société d'archéologie médiévale, moderne et contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bayeux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanves (Hauts-de-Seine, France) : La découverte d'un important centre potier du haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès International d'Archéologie Médiévale et Moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poterie et autres terres cuites : Les terrains du céramologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UFR HSS de l'université de Caen Normandie. UFR HSS de l'université de Caen Normandie, 2025, Collection / Série : À vue d’œil ; 4, Brigitte Gauvin; Marie-Astrid Bailly-Maître, 978-2-9582861-5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigneux-sur-Seine, Le Clos de la Régale (Essonne, Île-de-France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jovenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. , 2021, Documents d’archéologie préventive 18, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/xfd8-zk61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat rural du haut Moyen Âge en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bulletin archéologique du Vexin français et du Val-d'Oise (2ème supplément), 296 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat rural du haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mahé-Hourlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bulletin archéologique du Vexin Français (1er supplément), 96 p., 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tessonnière de la Tour Saint-Jacques et la production carolingienne parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue de l'exposition : Les petits pots dans les grands. Potiers antiques et médiévaux du pays de France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archéa, pp.100-101, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers de potiers de la rue Gaudray à Vanves (Hauts-de-Seine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Peixoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Douai (5-8 octobre 2010) : Tourner autour du pot … Les ateliers de potiers médiévaux du Ve au XIIe siècle dans l’espace européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Caen, pp.149-161, 2015, Publications du CRAHAM, 978-2-84133-524-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier aperçu sur l'artisanat potier en Île-de-France au haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Guadagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Hurard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international de Douai (5-8 octobre 2010) : Tourner autour du pot … Les ateliers de potiers médiévaux du Ve au XIIe siècle dans l’espace européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaire de Caen, pp.139-147, 2015, Publications du CRAHAM, 978-2-84133-524-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de la table et de la cuisine dans l’habitat de paysans aisés d’Île-de-France à travers les données archéologiques : l’exemple du site de la rue des Fossés du XIIe à la fin du XVe siècle à Tremblay-en-France (Seine-Saint-Denis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cuisine et la table dans la France de la fin du Moyen Âge. Contenus et contenants du XIVe au XVIe siècle. Actes du colloque de Sens (2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications du Centre de Recherches Archéologiques et Historiques Médiévales (CRAHM), pp.391-416, 2009, 978-2-902685-37-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première attestation d'une activité potière médiévale à Vanves (Hauts-de-Seine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Gentili; Annie Lefèvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'habitat rural du haut Moyen Âge en Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Centre de recherches archéologiques du Vexin français; Collectif d'archéologie rurale du haut Moyen Âge, pp.155-177, 2009, Supplément au bulletin archéologique du Vexin français et du Val-d'Oise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les décors à la molette d'époque mérovingienne découverts à Sénart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue d'exposition Homo Senartus, 15 ans de recherches archéologiques en ville nouvelle de Sénart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 94, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions céramiques peintes & polies d’Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Husi; Vincent Hincker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La céramique du haut Moyen Âge (Ve -Xe siècles) dans le Nord-Ouest de l’Europe, Bilan et perspectives dix ans après le colloque d’Outreau, Actes du colloque de Caen, 18-20 mars 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NEA, pp.221-242, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de la céramique carolingienne de Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Céramique du Ve au Xe siècle dans l'Europe du Nord-Ouest, Actes du colloque d'Outreau (10-12 avril 1992)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 275-289, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Céramique du haut Moyen Âge en Île-de-France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Derbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas B. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 152 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Céramique du haut Moyen Âge en Île-de-France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Derbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas B. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 197 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céramique du haut Moyen Âge en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Genevey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mahé-Hourlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpajon (Essonne), Coeur de Ville : phase 3 (février-avril 2021 / avril-juin 2022) : Grande rue, Rue Guinchard, Place du Marché, Rue Raspail : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bustos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2024, 1 vol. (429 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Île-de-France, Seine-et-Marne (77), &amp;quot;Tertre de Montereau / Aérodrome de Villaroche&amp;quot;. Fouille 2018-19. Le Secteur Nord Est : seigneurie / hameau de Courceaux, occupations du haut Moyen Âge à la période moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desrayaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanves (92), 3-5 rue Gaudray / 6-8 rue de l’Église. La palestre des thermes (IIe-IIIe s.), occupations du Bas-Empire et du haut Moyen Âge, atelier de potiers (VIe-IXe s.). Volume 2 (Études spécialisées). 329 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Avisseau-Broustet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Celly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ciezar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marly-la-Ville, 5 – 15, rue Gabriel Péri «Le Village» : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Warmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Du Bouetiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris (IVe), Allée des Justes de France (ancienne rue du Grenier‑sur‑l’eau), Mémorial de la Shoah : rapport de fouille, 384 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Celly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montereau-sur-le-Jard «Tertre de Montereau / Aérodrome de Villaroche » : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lætitia Mathéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desrayaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR &amp;quot;Evolution du terroir de Tremblay-en-France (Seine-Saint-Denis) du Ve au XIIe siècle&amp;quot;. Rapport d'activités 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gonçalves-Buissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département de la Seine-Saint-Denis. 2023, pp.112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marly-la-Ville &amp;quot;Le Château - Phase 1&amp;quot;, département du Val d'Oise (95) [OA 1011321]: Rapport de fouille archéologique préventive du 28/09/2020 au 24/12/2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Alligri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Renel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OA 1011321, Service départemental d'archéologie du Val d'Oise. 2023, 2 vol., 512 et 479 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR &amp;quot;Evolution du terroir de Tremblay-en-France (Seine-Saint-Denis) du Ve au XIIe siècle&amp;quot;. Rapport d'activités 2022 et bilan de triennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gonçalves-Buissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département de la Seine-Saint-Denis; INRAP; Archeodunum; Eveha; DHAAP; CRAVO; SRA - Île-de-France. 2023, pp.346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussy-le-Neuf (77), 6, rue Pasteur &amp;quot; Les Jardins Rouards &amp;quot; : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Derreumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupvray (77), ZAC de Coupvray « La Pièce des Cent Arpents ». Volume 2, études spécialisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Sethian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulen Muriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villevaudé (Seine-et-Marne) Bois Gratuel, Les Mazarins. Occupations gauloises, antiques et alto-médiévales : rapport de fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Casasoprana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Centre - Ile-de-France, Pantin; Service régional de l'archéologie d'Île-de-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR &amp;quot; Evolution du terroir de Tremblay-en-France (Seine-Saint-Denis) du Ve au XIIe siècle&amp;quot;. Rapport d'activités 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gonçalves-Buissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Deschamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département de la Seine-Saint-Denis. 2022, pp.398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris (Ve), 115 boulevard Saint‑Michel - 10 rue Henri Barbusse. Centre culturel de l’Ambassade du Royaume du Maroc en France : rapport de fouille. 130 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Renel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orsay (Essonne), ZAC du quartier de l’École Polytechnique, Corridor Ecologique Ouest, au lieu-dit « La Plaine de Courbeville »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Bailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bailleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR &amp;quot;Evolution du terroir de Tremblay-en-France (Seine-Saint-Denis) du Ve au XIIe siècle&amp;quot;. Rapport d'activités 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gonçalves-Buissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Poirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département de la Seine-Saint-Denis; INRAP; DHAAP; Archeodunum; Eveha; EPI 78-92; CRAVO; Service Régional d'Archéologie d'Île de France. 2021, pp.164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris 5e, 7 rue Malebranche : rapport de diagnostic archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Du Bouetiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Celly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Goret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairie de Paris, 75004 Paris. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicq (Yvelines), 1 rue du Radet : Aux marges de la nécropole alto-médiévale de Vicq : angle sud-est de l'espace funéraire (Ve-VIIIe s.) et témoins d'une occupation médiévale (XIe-XIVe s.) : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boursier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chantran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Centre - Île-de-France, Pantin; Service régional de l'archéologie d'Île-de-France. 2021, 2 vol. (480, 301 p.) : 243 fig., ill. en noir et en coul., couv. ill. en coul. ; 30 cm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony, Eglise Saint-Saturnin, 2 places de l'Eglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Warmé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dourdan (Essonne), Avenue de Châteaudun : un habitat carolingien, Rapport de fouille archéologique, 1 vol. (340 p.) : 130 fig., ill. en noir et en coul., couv. ill. en coul. ; 30 cm + 1 plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Magitteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Broes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Centre – Île-de-France, SRA Ile-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gondreville « Fond Grand Pierre » (Oise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opale Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Canny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Hauts-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaiseau (Essonne), Futur métro 18 : viaduc de Villebois, Rapport de diagnostic, 1 vol. (110 p.) : 31 fig.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Leconte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Centre – Ile-de-France, SRA Ile-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizy-sur-Ourcq (Seine-et-Marne), &amp;quot;Le Fossé Robine&amp;quot; : Évaluation n° 72 - campagne 2002 : TGV Est Européen - Évaluation du lot 12 : Section Charny - Lizy-sur-Ourcq (77) : rapport d'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ciezar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hervé Yvinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mahé-Hourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2020, pp.290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermé, « Les Malletons » - (Carrière SPM-SYNEOS), diagnostic archéologique phase 4, Rapport de diagnostic archéologique, 1 vol. (101 p.), 27 fig.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Sarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Centre – Île-de-France, SRA Ile-de-France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauregard, Le Mesnil-Amelot, future aérogare T4 : zone centrale au nord de la rue de New-York et au sud du doublet des pistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ciezar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Du Bouëtiez de Kerorguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Civalleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Coussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2019, pp.301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roissy-en-Brie (Seine-et-Marne), Sud rue du Pommerot / rue de Pontault : Les Dix-huit Arpents, rapport de diagnostic archéologique, 1 vol. (260 p.) : 142 fig., ill. en noir et en coul. ; 30 cm + 1 plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Séguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Centre Île-de-France, SRA ile-de-France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ris-Orangis (Essonne), futur grand stade de rugby (site de l'ancien hippodrome d'Evry) : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Mondoloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boislève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Centre - Île-de-France, SRA Ile-de-France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serris (Seine-et-Marne), ZAC du Couternois : &amp;quot;La Pièce du bois des Dames&amp;quot; : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Sethian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Alligri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France; Service régional de l'archéologie d'Île-de-France. 2017, 3 vol. (496, 645, 334 p. ) : 286 fig., ill. en noir et en coul., couv. ill. en coul. ; 30 cm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bondy (Seine-Saint-Denis), Quartier De Lattre de Tassigny : Place du 11 novembre et rue Jules Guesde : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Baïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÎLE-de-FRANCE, ESSONNE, TIGERY. ZAC des Fossés Neufs – Rue du Parc des Vergers (Extension BMW). Villa gallo-romaine et hameau médiéval des &amp;quot;Fossés Neufs&amp;quot; (2nde moitié Ier s. av.-XIIe s. ap. J.-C.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desrayaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Alligri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National de Recherches Archéologiques Préventives. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Action Scientifique 2016, Céramique du haut Moyen Âge en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Genevey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP. 2016, 142 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris XIe, 45 rue du Faubourg Saint-Antoine - 1 cour Saint-Louis : occupations antique et moderne au faubourg Saint-Antoine. Document Final de Synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Celly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Inrap Centre-Île-de-France; SRA Ile de France. 2015, 1 vol., 468 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Action Scientifique 2015, Céramique du haut Moyen Âge en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mahé-Hourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Genevey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap. 2015, 138 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houdan (Yvelines), Route de Champagne, lots A et B : occupations du Paléolithique moyen, bâtiments agricoles et gallo-romains et implantations du haut Moyen Âge en fond de vallée de l'Opton, Rapport de fouille archéologique, 2 vol. (394, 469 p.) : ill. en noir et en coul. + 1 plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Brutus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Alligri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Centre - Île-de-France, SRA Ile-de-France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupvray, Montry, Magny-le-Hongre (Seine-et-Marne), ZAC des Trois Ormes : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Wuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chardenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03925057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roissy-en-France (Val-d'Oise). La Pointe des Vieilles Vignes. Habitat et nécropole du Haut Moyen Âge, 3 avenue Charles de Gaulle (OA 103262). Rapport final d'opération du 15/03/99 au 30/04/99</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Afan; SRA Ile-de-France. 2003, pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05191860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId196"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419032v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04111835v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pri&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Genevey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Th&#233;bault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip W. Livermore" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2021.106750" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346037v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2016.06.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02101159v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derbois Martine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Warm&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.2013.3589" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173184v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440370v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ciss&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abadie Isabelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foucray" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430963v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Meyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428675v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440317v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272891v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leclerc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03281581v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Damour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jovenet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/xfd8-zk61" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440495v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gentili" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440521v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mah&#233;-Hourlier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430752v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02101095v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Peixoto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02101124v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guadagnin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Hurard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02101253v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lafarge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761450v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430803v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763671v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430829v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121837v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claude" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Derbois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121810v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121783v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Genevey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mah&#233;-Hourlier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845751v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goustard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bustos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pilon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04904519v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desrayaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173118v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abadie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Du Bouetiez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dufour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174019v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Avisseau-Broustet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blanc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Celly" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174011v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173142v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#230;titia Math&#233;ry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020435v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gon&#231;alves-Buissart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960344v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Alligri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gillain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006999v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bruley-Chabot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173159v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174036v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Sethian" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulen Muriel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cornu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956601v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanchard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casasoprana" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Beauvais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020416v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deschamp" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Poirot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barri&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174066v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174055v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bailleux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Bailleux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006690v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160027v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couturier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Goret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601294v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecqueur" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boursier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chantran" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228433v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colonna" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095575v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Magitteri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962069v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opale Robin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raymond" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095662v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Giorgi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934891v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Gohin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095679v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Sarel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934893v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Du Bou&#235;tiez de Kerorguen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Civalleri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clement" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095449v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc S&#233;guier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095404v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mondoloni" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biwer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601286v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929431v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Couderc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ba&#239;da" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02885454v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Goff" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436219v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436215v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557649v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Avinain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095827v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brutus" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925057v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05191860v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Robert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419032v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04111835v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pri&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Genevey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Th&#233;bault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip W. Livermore" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2021.106750" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346037v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2016.06.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02101159v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derbois Martine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Warm&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.2013.3589" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173184v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440370v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ciss&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abadie Isabelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foucray" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430963v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Meyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428675v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440317v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272891v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leclerc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03281581v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Damour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jovenet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/xfd8-zk61" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440495v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gentili" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440521v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mah&#233;-Hourlier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430752v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02101095v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Peixoto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02101124v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guadagnin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Hurard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02101253v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lafarge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761450v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430803v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763671v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430829v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121837v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claude" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Derbois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121810v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121783v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Genevey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mah&#233;-Hourlier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845751v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goustard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bustos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pilon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04904519v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desrayaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174019v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Avisseau-Broustet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blanc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Celly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173118v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abadie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Du Bouetiez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dufour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174011v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173142v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#230;titia Math&#233;ry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020435v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gon&#231;alves-Buissart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960344v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Alligri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gillain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006999v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bruley-Chabot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173159v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174036v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Sethian" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulen Muriel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cornu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956601v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanchard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casasoprana" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Beauvais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020416v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deschamp" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Poirot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barri&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174066v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174055v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bailleux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Bailleux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006690v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160027v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couturier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Goret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601294v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecqueur" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boursier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chantran" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228433v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colonna" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095575v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Magitteri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962069v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opale Robin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raymond" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095662v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Giorgi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934891v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Gohin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095679v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Sarel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934893v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Du Bou&#235;tiez de Kerorguen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Civalleri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clement" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095449v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc S&#233;guier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095404v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mondoloni" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biwer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601286v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929431v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Couderc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ba&#239;da" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02885454v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Goff" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436219v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557649v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Avinain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436215v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095827v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brutus" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925057v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05191860v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Robert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>