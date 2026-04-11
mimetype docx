--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -317,261 +317,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the Huygens Probe Spin During Parachute Descent</w:t>
+                <w:t xml:space="preserve">Experimental investigation of wind turbine wake and load dynamics during yaw maneuvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralph Lorenz</w:t>
+                <w:t xml:space="preserve">Stefano Macrí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Lebreton</w:t>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Pérez-Ayúcar</w:t>
+                <w:t xml:space="preserve">Nicolas Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Spacecraft and Rockets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 58 (3), pp.609-618. </w:t>
+              <w:t xml:space="preserve">Wind Energy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (2), pp.585-599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/1.A34818⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/wes-6-585-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04511616v1</w:t>
+                <w:t xml:space="preserve">hal-04511604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of wind turbine wake and load dynamics during yaw maneuvers</w:t>
+                <w:t xml:space="preserve">Evolution of the Huygens Probe Spin During Parachute Descent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Macrí</w:t>
+                <w:t xml:space="preserve">Ralph Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Girard</w:t>
+                <w:t xml:space="preserve">Miguel Pérez-Ayúcar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wind Energy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6 (2), pp.585-599. </w:t>
+              <w:t xml:space="preserve">Journal of Spacecraft and Rockets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58 (3), pp.609-618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/wes-6-585-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/1.A34818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04511604v1</w:t>
+                <w:t xml:space="preserve">hal-04511616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling investigation of plasma-induced flows over curved and flat surfaces: Comparison to the wall jet</w:t>
               </w:r>
@@ -947,51 +947,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of wind turbine-oriented active flow control strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1166,559 +1166,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of flow modification induced by plasma and fluidic jet actuators dedicated to circulation control around wind turbine airfoils</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Circulation control on a rounded trailing-edge wind turbine airfoil using plasma actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baleriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Loyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Devinant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 753 (2), pp.022012. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/753/2/022012⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 753, pp.052001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/753/5/052001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01637317v1</w:t>
+                <w:t xml:space="preserve">hal-02427688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation control on a rounded trailing-edge wind turbine airfoil using plasma actuators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of flow modification induced by plasma and fluidic jet actuators dedicated to circulation control around wind turbine airfoils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baleriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Loyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Devinant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 753, pp.052001. </w:t>
+              <w:t xml:space="preserve">, 2016, 753 (2), pp.022012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/753/5/052001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/753/2/022012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427688v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROSBOT – Model and image controlled prostatic robot</w:t>
+                <w:t xml:space="preserve">The non-convex shape of (234) Barbara, the first Barbarian*</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-A. Vitrani</w:t>
+                <w:t xml:space="preserve">P. Tanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
+                <w:t xml:space="preserve">B. Carry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-S. Silvent</w:t>
+                <w:t xml:space="preserve">F. Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.Y. Selmi</w:t>
+                <w:t xml:space="preserve">M. Delbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sarrazin</w:t>
+                <w:t xml:space="preserve">A. Matter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 36 (2), pp.118-125. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 448 (4), pp.3382-3390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2015.01.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stv229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347634v1</w:t>
+                <w:t xml:space="preserve">hal-02483528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The non-convex shape of (234) Barbara, the first Barbarian*</w:t>
+                <w:t xml:space="preserve">PROSBOT – Model and image controlled prostatic robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Tanga</w:t>
+                <w:t xml:space="preserve">M.-A. Vitrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Carry</w:t>
+                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Colas</w:t>
+                <w:t xml:space="preserve">A.-S. Silvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Delbo</w:t>
+                <w:t xml:space="preserve">S.Y. Selmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Matter</w:t>
+                <w:t xml:space="preserve">J. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 448 (4), pp.3382-3390. </w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (2), pp.118-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stv229⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2015.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02483528v1</w:t>
+                <w:t xml:space="preserve">hal-02347634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerodynamic characterisation of a square back bluff body flow</w:t>
               </w:r>
@@ -2018,786 +2018,786 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of flow unsteadiness in the centerline plane of an Ahmed body rear slant</w:t>
+                <w:t xml:space="preserve">Plasma morphology and induced airflow characterization of a DBD actuator with serrated electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Thacker</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain Joussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46, 125204 (12pp)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00836402v1</w:t>
+                <w:t xml:space="preserve">hal-00822682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosecond pulsed plasma actuators</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental characterization of flow unsteadiness in the centerline plane of an Ahmed body rear slant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Thacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Devinant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERCOFTAC Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54, pp.1479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-013-1479-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822817v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully separated flow control using DBD plasma actuators located at the leading edge of an airfoil</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Janusz Podlinski</w:t>
+                <w:t xml:space="preserve">Nanosecond pulsed plasma actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artur Berendt</w:t>
+                <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERCOFTAC Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 94, pp47-52</w:t>
+              <w:t xml:space="preserve">, 2013, 94, pp11-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822807v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the surface charging of a plasma actuator using surface DBD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fully separated flow control using DBD plasma actuators located at the leading edge of an airfoil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunpin Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janusz Podlinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Berendt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 71, pp.547-550</w:t>
+              <w:t xml:space="preserve">ERCOFTAC Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 94, pp47-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822678v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition control using a single plasma actuator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Joussot</w:t>
+                <w:t xml:space="preserve">Measurement of the surface charging of a plasma actuator using surface DBD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunpin Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régine Weber</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dunpin Hong</w:t>
+                <w:t xml:space="preserve">Yi-Kang Pu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Aerodynamics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 71, pp.547-550</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772426v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma morphology and induced airflow characterization of a DBD actuator with serrated electrode</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Transition control using a single plasma actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Joussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunpin Hong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Aerodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (1/2/3), pp.26-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJAD.2013.050912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822682v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of suppressing the 3D separation on the rear slant on the flow structures around an Ahmed body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Thacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun-Sanches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2997,282 +2997,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filaments in a surface dielectric barrier discharge operating in altitude conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ICCD imaging of plasma filament in a circular surface dielectric barrier discharge arrangement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Moreau</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Joussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunpin Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 39 (11), pp.2222-2223. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 39 (11), pp.2180-2182</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00664655v1</w:t>
+                <w:t xml:space="preserve">hal-00664637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICCD imaging of plasma filament in a circular surface dielectric barrier discharge arrangement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Filaments in a surface dielectric barrier discharge operating in altitude conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rabat</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunpin Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 39 (11), pp.2180-2182</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 39 (11), pp.2222-2223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2011.2153876⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00664637v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the slant angle of 3D bluff bodies on longitudinal vortex formation</w:t>
               </w:r>
@@ -3284,51 +3284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilliéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3414,51 +3414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boucinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binjie Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4387,320 +4387,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma and fluidic actuators for circulation control around wind turbine airfoils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circulation control using surface plasma actuators for aerodynamic load alleviation on wind turbine airfoils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierric Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Braud</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baleriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jaunet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
+                <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Haidous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3AF International Conference on Applied Aerodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02559364v1</w:t>
+                <w:t xml:space="preserve">hal-02427691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation control using surface plasma actuators for aerodynamic load alleviation on wind turbine airfoils</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasma and fluidic actuators for circulation control around wind turbine airfoils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baleriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yahia Haidous</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">3AF International Conference on Applied Aerodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427691v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discharge Morphology and spectral diagnostic of a serrated BDB plasma actuator dedicated to aerodynamic flow control applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Joussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4902,51 +4902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunpin Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi-Kang Pu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5086,713 +5086,713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of lift and drag performances of a NACA0012 airfoil by multi-DBD plasma actuator with additional floating interelectrodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unsteady forcing of a post-stall flow over a NACA0012 airfoil by a surface DBD actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunpin Hong</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Electrohydrodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Gdansk, Poland. pp67-72</w:t>
+              <w:t xml:space="preserve">6th Flow Control Conference, AIAA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, New Orleans, Louisiana, United States. pp.AIAA-2012-3052</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00822645v1</w:t>
+                <w:t xml:space="preserve">hal-00822337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsteady forcing of a post-stall flow over a NACA0012 airfoil by a surface DBD actuator</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nanosecond pulsed plasma actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Flow Control Conference, AIAA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, New Orleans, Louisiana, United States. pp.AIAA-2012-3052</w:t>
+              <w:t xml:space="preserve">Joint ERCOFTAC - PLASMAERO workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822337v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosecond pulsed plasma actuators</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Progress and achievements: leading edge separation (M33 technical Meeting)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunpin Hong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint ERCOFTAC - PLASMAERO workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">M33 Technical Meeting in Caserta, EU FP7 program PLASMAERO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Caserta, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822662v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress and achievements: leading edge separation (M33 technical Meeting)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the N2/O2 volumetric ratio on the behavior of a SDBD plasma actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunpin Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dunpin Hong</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M33 Technical Meeting in Caserta, EU FP7 program PLASMAERO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Caserta, Italy</w:t>
+              <w:t xml:space="preserve">6th Flow Control Conference, AIAA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, New Orleans, Louisiana, United States. pp.AIAA-2012-3094</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710413v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the N2/O2 volumetric ratio on the behavior of a SDBD plasma actuator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fully separated flow control using DBD plasma actuators located at the leading edge of an airfoil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunpin Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janusz Podlinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berendt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Flow Control Conference, AIAA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, New Orleans, Louisiana, United States. pp.AIAA-2012-3094</w:t>
+              <w:t xml:space="preserve">Joint ERCOFTAC - PLASMAERO workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822344v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully separated flow control using DBD plasma actuators located at the leading edge of an airfoil</w:t>
+                <w:t xml:space="preserve">Enhancement of lift and drag performances of a NACA0012 airfoil by multi-DBD plasma actuator with additional floating interelectrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janusz Podlinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berendt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunpin Hong</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Berendt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint ERCOFTAC - PLASMAERO workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Electrohydrodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Gdansk, Poland. pp67-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00822650v1</w:t>
+                <w:t xml:space="preserve">hal-00822645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a plasma actuator operating in a controlled atmosphere</w:t>
               </w:r>
@@ -5938,51 +5938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Joussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6132,51 +6132,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PIV measurements of the flow around airfoil models equipped with the plasma actuator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berendt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janusz Podlinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6257,77 +6257,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional ionic wind induced by DBD plasma actuator using serrated design electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Joussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janusz Podlinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6372,273 +6372,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude par interférométrie Mach-Zehnder de l'onde de choc produite par une décharge transitoire en régime nanoseconde</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Progress and achievements: leading edge separation (M25 Technical Meeting)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunpin Hong</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ième Colloque sur les Arcs Electriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Limoges, France</w:t>
+              <w:t xml:space="preserve">M25 Technical Meeting in Nottingham, EU FP7 program PLASMAERO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00664831v1</w:t>
+                <w:t xml:space="preserve">hal-00710411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress and achievements: leading edge separation (M25 Technical Meeting)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Audier</w:t>
+                <w:t xml:space="preserve">Etude par interférométrie Mach-Zehnder de l'onde de choc produite par une décharge transitoire en régime nanoseconde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunpin Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bauchire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M25 Technical Meeting in Nottingham, EU FP7 program PLASMAERO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nottingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">10ième Colloque sur les Arcs Electriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00710411v1</w:t>
+                <w:t xml:space="preserve">hal-00664831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a surface plasma actuation on leading edge flow separation occurring on an aerodynamic airfoil involving a laminar separation bubble</w:t>
               </w:r>
@@ -6676,51 +6676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunpin Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 20th International Symposium on Plasma Chemist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Philadelphia, United States. Paper N°167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6784,51 +6784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunpin Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6860,450 +6860,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00664731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à la caractérisation d'une décharge à barrière diélectrique surfacique par imagerie ICCD</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Temperature measurement using infrared thermography of the dielectric in a DBD plasma actuator dedicated to subsonic airflow control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Joussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunpin Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boucinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès de la Division Plasmas de la Société Française de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Talence, France</w:t>
+              <w:t xml:space="preserve">37th IEEE International Conference on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Norfolk, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00485752v1</w:t>
+                <w:t xml:space="preserve">hal-00485745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature measurement using infrared thermography of the dielectric in a DBD plasma actuator dedicated to subsonic airflow control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Modification of the Laminar-to-Turbulent Transition on a Flat Plate Using DBD Plasma Actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Joussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boucinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunpin Hong</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th IEEE International Conference on Plasma Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Norfolk, United States</w:t>
+              <w:t xml:space="preserve">5th AIAA Flow Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Chicago, United States. pp.AIAA-2010-4708</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00485745v1</w:t>
+                <w:t xml:space="preserve">hal-00484677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of the Laminar-to-Turbulent Transition on a Flat Plate Using DBD Plasma Actuator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Contribution à la caractérisation d'une décharge à barrière diélectrique surfacique par imagerie ICCD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Joussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Boucinha</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunpin Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dunpin Hong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th AIAA Flow Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Chicago, United States. pp.AIAA-2010-4708</w:t>
+              <w:t xml:space="preserve">11ème Congrès de la Division Plasmas de la Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00484677v1</w:t>
+                <w:t xml:space="preserve">hal-00485752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Characterization of a DBD Plasma Actuator: Dielectric Temperature Measurements Using Infrared Thermography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Joussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boucinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7453,90 +7453,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude et Application d'un Actionneur ÉlectroHydroDynamique Souple au Contrôle d'Écoulement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Joussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boucinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunpin Hong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7568,277 +7568,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00449096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Ionic Wind Induced by a Sine DBD Actuator used for Laminar-to-Turbulent Transition Delay</w:t>
+                <w:t xml:space="preserve">Caractérisation aérodynamique d'un actionneur plasma. Application au contrôle des décollements turbulents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boucinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Joussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th flow control conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Seattle, United States. pp.AIAA 2008-4210</w:t>
+              <w:t xml:space="preserve">Workshop de bilan des actions de recherche, GDR Contrôle des décollements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00441353v1</w:t>
+                <w:t xml:space="preserve">hal-00449094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of plasma actuators for subsonic airflow control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Characterization of the ionic wind produced by a DBD actuator designed to control the laminar-to-turbulent transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boucinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Joussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRC: PLASMA PROCESSING SCIENCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Mount Holyoke College, South Hadley, MA, United States</w:t>
+              <w:t xml:space="preserve">14th International Symposium on applications of Laser Techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00441342v1</w:t>
+                <w:t xml:space="preserve">hal-00446714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow Control: Characterization of the Ionic Wind in still air by Laser Doppler Velocimetry (LDV)</w:t>
               </w:r>
@@ -7863,51 +7859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binjie Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7939,566 +7935,570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00446709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a DBD Plasma Actuator Dedicated To Airflow Separation Control</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the Ionic Wind Induced by a Sine DBD Actuator used for Laminar-to-Turbulent Transition Delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boucinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Joussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th IEEE International Conference on Plasma Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">4th flow control conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Seattle, United States. pp.AIAA 2008-4210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00441346v1</w:t>
+                <w:t xml:space="preserve">hal-00441353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the ionic wind produced by a DBD actuator designed to control the laminar-to-turbulent transition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Study of plasma actuators for subsonic airflow control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binjie Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Joussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunpin Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bauchire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on applications of Laser Techniques to Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">GRC: PLASMA PROCESSING SCIENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Mount Holyoke College, South Hadley, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00446714v1</w:t>
+                <w:t xml:space="preserve">hal-00441342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation aérodynamique d'un actionneur plasma. Application au contrôle des décollements turbulents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of a DBD Plasma Actuator Dedicated To Airflow Separation Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binjie Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunpin Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boucinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Weber</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Joussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop de bilan des actions de recherche, GDR Contrôle des décollements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Oléron, France</w:t>
+              <w:t xml:space="preserve">35th IEEE International Conference on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449094v1</w:t>
+                <w:t xml:space="preserve">hal-00441346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle d'écoulements par décharges de type DBD : application à la transition</w:t>
+                <w:t xml:space="preserve">Contrôle d'écoulements par décharges de type DBD : application à la transition et au décollement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boucinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binjie Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GT Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Workshop de bilan des actions de recherche, CNRT R2A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449088v1</w:t>
+                <w:t xml:space="preserve">hal-00449091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d'un plasma froid surfacique à pression atmosphérique sur des écoulements subsoniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunpin Hong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8575,51 +8575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boucinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Hureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8655,277 +8655,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00449205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle d'écoulements par action d'un plasma froid de type DBD : application à la transition (plaque plane) et au décollement (profil)</w:t>
+                <w:t xml:space="preserve">Contrôle d'écoulements par décharges de type DBD : application à la transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boucinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binjie Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop de bilan des actions de recherche, GDR Contrôle des décollements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">GT Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449087v1</w:t>
+                <w:t xml:space="preserve">hal-00449088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle d'écoulements par décharges de type DBD : application à la transition et au décollement</w:t>
+                <w:t xml:space="preserve">Contrôle d'écoulements par action d'un plasma froid de type DBD : application à la transition (plaque plane) et au décollement (profil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boucinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binjie Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop de bilan des actions de recherche, CNRT R2A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Meudon, France</w:t>
+              <w:t xml:space="preserve">Workshop de bilan des actions de recherche, GDR Contrôle des décollements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449091v1</w:t>
+                <w:t xml:space="preserve">hal-00449087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle d'écoulements subsoniques par utilisation de décharges couronnes continues et de décharges à barrière diélectrique</w:t>
               </w:r>
@@ -8950,51 +8950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boucinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Hureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9241,51 +9241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Torque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Delft (Virtual Event), Netherlands. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -9420,51 +9420,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A6A5A09"/>
+    <w:nsid w:val="F365A0C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9651,51 +9651,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annie-leroy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2074-5934" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180119478" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016875v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Dumanoir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Leroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guilmineau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Kourta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2767/2/022020" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511616v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Lorenz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lebreton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel P&#233;rez-Ay&#250;car" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.A34818" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511604v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Macr&#237;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubrun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-6-585-2021" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378989v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baleriola" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devinant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubrun-Sanches" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.02.007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02427686v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubrun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1037/2/022014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02080774v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Macr&#236;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Coupiac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Girard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leroy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aubrun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1037/7/072035" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02080906v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-017-2412-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379149v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Podlinski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baleriola" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637317v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Braud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/753/2/022012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02427688v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/753/5/052001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347634v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Vitrani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Silvent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Selmi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarrazin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.01.012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483528v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tanga" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delbo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv229" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918917v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lahaye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Leroy-Chesneau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAD.2014.057804" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096414v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunpin Hong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061128v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pons" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836402v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thacker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-013-1479-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-01XFN4B9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822817v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zouzou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822807v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Berendt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822678v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Kang Pu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772426v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Joussot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Weber" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAD.2013.050912" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822682v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769578v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2012.04.022" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJC16DSV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822313v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bauchire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664655v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2153876" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664637v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907942v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilli&#233;ron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001450" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441178v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magnier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boucinha" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binjie Dong" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3026722" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264825v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hureau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-007-0297-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264829v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2007.04.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402433v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maetz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dion" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chouvion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785896v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517790v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Blairon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Montagnier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2023-414." TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154336v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nelson-Gruel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Joseph" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paulh-Manssens" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02080782v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559364v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaunet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02427691v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Nelson Gruel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Haidous" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060454v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chatelain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lago" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509783v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chatelain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822699v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822697v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822645v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berendt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822337v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822662v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710413v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822344v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822650v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822363v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720154v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710408v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822642v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822648v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664831v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710411v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664766v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664731v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485752v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485745v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484677v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485744v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710415v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449096v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441353v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441342v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446709v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441346v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446714v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449094v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449088v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449082v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449205v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449087v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449091v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449245v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444142v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387276v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Duc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1618/6/062058" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annie-leroy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2074-5934" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180119478" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016875v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Dumanoir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Leroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guilmineau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Kourta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2767/2/022020" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511604v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Macr&#237;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubrun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-6-585-2021" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511616v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Lorenz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lebreton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel P&#233;rez-Ay&#250;car" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.A34818" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378989v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baleriola" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devinant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubrun-Sanches" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.02.007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02427686v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubrun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1037/2/022014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02080774v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Macr&#236;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Coupiac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Girard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leroy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aubrun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1037/7/072035" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02080906v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-017-2412-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379149v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Podlinski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baleriola" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02427688v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/753/5/052001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637317v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Braud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/753/2/022012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483528v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tanga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delbo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matter" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv229" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347634v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Vitrani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Silvent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Selmi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarrazin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.01.012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918917v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lahaye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Leroy-Chesneau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAD.2014.057804" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096414v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunpin Hong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061128v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pons" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822682v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Joussot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Weber" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836402v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thacker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-013-1479-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-01XFN4B9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822817v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zouzou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822807v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Berendt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822678v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Kang Pu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772426v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAD.2013.050912" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769578v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2012.04.022" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJC16DSV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822313v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bauchire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664637v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664655v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2153876" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907942v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilli&#233;ron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001450" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441178v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magnier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boucinha" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binjie Dong" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3026722" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264825v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hureau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-007-0297-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264829v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2007.04.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402433v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maetz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dion" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chouvion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785896v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517790v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Blairon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Montagnier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2023-414." TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154336v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nelson-Gruel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Joseph" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paulh-Manssens" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02080782v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02427691v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Nelson Gruel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Haidous" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559364v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaunet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060454v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chatelain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lago" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509783v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chatelain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822699v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822697v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822337v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822662v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710413v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822344v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822650v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berendt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822645v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822363v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720154v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710408v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822642v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822648v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710411v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664831v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664766v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664731v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485745v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484677v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485752v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485744v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710415v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449096v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449094v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446714v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446709v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441353v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441342v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441346v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449091v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449082v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449205v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449088v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449087v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449245v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444142v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387276v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Duc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1618/6/062058" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>