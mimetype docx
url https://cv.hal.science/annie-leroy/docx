--- v1 (2026-04-11)
+++ v2 (2026-05-20)
@@ -317,261 +317,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of wind turbine wake and load dynamics during yaw maneuvers</w:t>
+                <w:t xml:space="preserve">Evolution of the Huygens Probe Spin During Parachute Descent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Macrí</w:t>
+                <w:t xml:space="preserve">Ralph Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Girard</w:t>
+                <w:t xml:space="preserve">Miguel Pérez-Ayúcar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wind Energy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6 (2), pp.585-599. </w:t>
+              <w:t xml:space="preserve">Journal of Spacecraft and Rockets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58 (3), pp.609-618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/wes-6-585-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/1.A34818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04511604v1</w:t>
+                <w:t xml:space="preserve">hal-04511616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the Huygens Probe Spin During Parachute Descent</w:t>
+                <w:t xml:space="preserve">Experimental investigation of wind turbine wake and load dynamics during yaw maneuvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralph Lorenz</w:t>
+                <w:t xml:space="preserve">Stefano Macrí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Lebreton</w:t>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Pérez-Ayúcar</w:t>
+                <w:t xml:space="preserve">Nicolas Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Spacecraft and Rockets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 58 (3), pp.609-618. </w:t>
+              <w:t xml:space="preserve">Wind Energy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (2), pp.585-599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/1.A34818⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/wes-6-585-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04511616v1</w:t>
+                <w:t xml:space="preserve">hal-04511604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling investigation of plasma-induced flows over curved and flat surfaces: Comparison to the wall jet</w:t>
               </w:r>
@@ -947,51 +947,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of wind turbine-oriented active flow control strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1166,559 +1166,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation control on a rounded trailing-edge wind turbine airfoil using plasma actuators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of flow modification induced by plasma and fluidic jet actuators dedicated to circulation control around wind turbine airfoils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baleriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Loyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Devinant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 753, pp.052001. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/753/5/052001⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 753 (2), pp.022012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/753/2/022012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02427688v1</w:t>
+                <w:t xml:space="preserve">hal-01637317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of flow modification induced by plasma and fluidic jet actuators dedicated to circulation control around wind turbine airfoils</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Circulation control on a rounded trailing-edge wind turbine airfoil using plasma actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baleriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Loyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Devinant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 753 (2), pp.022012. </w:t>
+              <w:t xml:space="preserve">, 2016, 753, pp.052001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/753/2/022012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/753/5/052001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637317v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The non-convex shape of (234) Barbara, the first Barbarian*</w:t>
+                <w:t xml:space="preserve">PROSBOT – Model and image controlled prostatic robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Tanga</w:t>
+                <w:t xml:space="preserve">M.-A. Vitrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Carry</w:t>
+                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Colas</w:t>
+                <w:t xml:space="preserve">A.-S. Silvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Delbo</w:t>
+                <w:t xml:space="preserve">S.Y. Selmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Matter</w:t>
+                <w:t xml:space="preserve">J. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 448 (4), pp.3382-3390. </w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (2), pp.118-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stv229⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2015.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02483528v1</w:t>
+                <w:t xml:space="preserve">hal-02347634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROSBOT – Model and image controlled prostatic robot</w:t>
+                <w:t xml:space="preserve">The non-convex shape of (234) Barbara, the first Barbarian*</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-A. Vitrani</w:t>
+                <w:t xml:space="preserve">P. Tanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
+                <w:t xml:space="preserve">B. Carry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-S. Silvent</w:t>
+                <w:t xml:space="preserve">F. Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.Y. Selmi</w:t>
+                <w:t xml:space="preserve">M. Delbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sarrazin</w:t>
+                <w:t xml:space="preserve">A. Matter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 36 (2), pp.118-125. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 448 (4), pp.3382-3390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2015.01.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stv229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347634v1</w:t>
+                <w:t xml:space="preserve">hal-02483528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerodynamic characterisation of a square back bluff body flow</w:t>
               </w:r>
@@ -2018,786 +2018,786 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma morphology and induced airflow characterization of a DBD actuator with serrated electrode</w:t>
+                <w:t xml:space="preserve">Experimental characterization of flow unsteadiness in the centerline plane of an Ahmed body rear slant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Joussot</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adrien Thacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Devinant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54, pp.1479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-013-1479-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00822682v1</w:t>
+                <w:t xml:space="preserve">hal-00836402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of flow unsteadiness in the centerline plane of an Ahmed body rear slant</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nanosecond pulsed plasma actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ERCOFTAC Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 94, pp11-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00836402v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosecond pulsed plasma actuators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Benard</w:t>
+                <w:t xml:space="preserve">Fully separated flow control using DBD plasma actuators located at the leading edge of an airfoil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunpin Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janusz Podlinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Moreau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Pons</w:t>
+                <w:t xml:space="preserve">Artur Berendt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERCOFTAC Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 94, pp11-16</w:t>
+              <w:t xml:space="preserve">, 2013, 94, pp47-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822817v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully separated flow control using DBD plasma actuators located at the leading edge of an airfoil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of the surface charging of a plasma actuator using surface DBD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunpin Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Kang Pu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERCOFTAC Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 94, pp47-52</w:t>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 71, pp.547-550</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822807v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the surface charging of a plasma actuator using surface DBD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transition control using a single plasma actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Joussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunpin Hong</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Aerodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (1/2/3), pp.26-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJAD.2013.050912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822678v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition control using a single plasma actuator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Plasma morphology and induced airflow characterization of a DBD actuator with serrated electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Joussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Aerodynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46, 125204 (12pp)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJAD.2013.050912⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00772426v1</w:t>
+                <w:t xml:space="preserve">hal-00822682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of suppressing the 3D separation on the rear slant on the flow structures around an Ahmed body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Thacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun-Sanches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2997,282 +2997,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICCD imaging of plasma filament in a circular surface dielectric barrier discharge arrangement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Filaments in a surface dielectric barrier discharge operating in altitude conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rabat</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunpin Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 39 (11), pp.2180-2182</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 39 (11), pp.2222-2223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2011.2153876⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00664637v1</w:t>
+                <w:t xml:space="preserve">hal-00664655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filaments in a surface dielectric barrier discharge operating in altitude conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ICCD imaging of plasma filament in a circular surface dielectric barrier discharge arrangement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Moreau</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Joussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunpin Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 39 (11), pp.2222-2223. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 39 (11), pp.2180-2182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPS.2011.2153876⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00664655v1</w:t>
+                <w:t xml:space="preserve">hal-00664637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the slant angle of 3D bluff bodies on longitudinal vortex formation</w:t>
               </w:r>
@@ -3284,51 +3284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilliéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3414,51 +3414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boucinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binjie Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4387,320 +4387,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation control using surface plasma actuators for aerodynamic load alleviation on wind turbine airfoils</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasma and fluidic actuators for circulation control around wind turbine airfoils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baleriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yahia Haidous</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">3AF International Conference on Applied Aerodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02427691v1</w:t>
+                <w:t xml:space="preserve">hal-02559364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma and fluidic actuators for circulation control around wind turbine airfoils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circulation control using surface plasma actuators for aerodynamic load alleviation on wind turbine airfoils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierric Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Braud</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baleriola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Nelson Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jaunet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
+                <w:t xml:space="preserve">Yahia Haidous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3AF International Conference on Applied Aerodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559364v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discharge Morphology and spectral diagnostic of a serrated BDB plasma actuator dedicated to aerodynamic flow control applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Joussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4902,51 +4902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunpin Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi-Kang Pu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5086,178 +5086,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsteady forcing of a post-stall flow over a NACA0012 airfoil by a surface DBD actuator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancement of lift and drag performances of a NACA0012 airfoil by multi-DBD plasma actuator with additional floating interelectrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janusz Podlinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berendt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunpin Hong</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Flow Control Conference, AIAA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, New Orleans, Louisiana, United States. pp.AIAA-2012-3052</w:t>
+              <w:t xml:space="preserve">International Symposium on Electrohydrodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Gdansk, Poland. pp67-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00822337v1</w:t>
+                <w:t xml:space="preserve">hal-00822645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanosecond pulsed plasma actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5276,1058 +5306,1028 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint ERCOFTAC - PLASMAERO workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress and achievements: leading edge separation (M33 technical Meeting)</w:t>
+                <w:t xml:space="preserve">Unsteady forcing of a post-stall flow over a NACA0012 airfoil by a surface DBD actuator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régine Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunpin Hong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M33 Technical Meeting in Caserta, EU FP7 program PLASMAERO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Caserta, Italy</w:t>
+              <w:t xml:space="preserve">6th Flow Control Conference, AIAA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, New Orleans, Louisiana, United States. pp.AIAA-2012-3052</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710413v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the N2/O2 volumetric ratio on the behavior of a SDBD plasma actuator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Progress and achievements: leading edge separation (M33 technical Meeting)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunpin Hong</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Flow Control Conference, AIAA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, New Orleans, Louisiana, United States. pp.AIAA-2012-3094</w:t>
+              <w:t xml:space="preserve">M33 Technical Meeting in Caserta, EU FP7 program PLASMAERO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Caserta, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822344v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully separated flow control using DBD plasma actuators located at the leading edge of an airfoil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the N2/O2 volumetric ratio on the behavior of a SDBD plasma actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunpin Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rabat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint ERCOFTAC - PLASMAERO workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">6th Flow Control Conference, AIAA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, New Orleans, Louisiana, United States. pp.AIAA-2012-3094</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822650v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of lift and drag performances of a NACA0012 airfoil by multi-DBD plasma actuator with additional floating interelectrodes</w:t>
+                <w:t xml:space="preserve">Fully separated flow control using DBD plasma actuators located at the leading edge of an airfoil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunpin Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janusz Podlinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berendt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dunpin Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Electrohydrodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Gdansk, Poland. pp67-72</w:t>
+              <w:t xml:space="preserve">Joint ERCOFTAC - PLASMAERO workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00822645v1</w:t>
+                <w:t xml:space="preserve">hal-00822650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a plasma actuator operating in a controlled atmosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en œuvre d'actionneurs plasmas pour l'aérodynamique en vue d'optimiser la consommation énergétique des véhicules aériens et terrestres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunpin Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dunpin Hong</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Joussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Gas Discharges and Their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Beijing, China. pp.400-403</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Plasma - Energie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Antananarivo, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00822363v1</w:t>
+                <w:t xml:space="preserve">hal-00720154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre d'actionneurs plasmas pour l'aérodynamique en vue d'optimiser la consommation énergétique des véhicules aériens et terrestres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of a plasma actuator operating in a controlled atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunpin Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bauchire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Plasma - Energie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Antananarivo, Madagascar</w:t>
+              <w:t xml:space="preserve">19th International Conference on Gas Discharges and Their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Beijing, China. pp.400-403</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720154v1</w:t>
+                <w:t xml:space="preserve">hal-00822363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à la caractérisation d'une décharge à barrière diélectrique surfacique : influence de l'oxygène et de l'azote sur le comportement de la décharge électrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PIV measurements of the flow around airfoil models equipped with the plasma actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berendt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janusz Podlinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunpin Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès de la Division Plasmas de la Société Française de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Orléans, France</w:t>
+              <w:t xml:space="preserve">16th Int Symp on Applications of Laser Techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lisbon, Portugal. pp13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00710408v1</w:t>
+                <w:t xml:space="preserve">hal-00822642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIV measurements of the flow around airfoil models equipped with the plasma actuator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Janusz Podlinski</w:t>
+                <w:t xml:space="preserve">Contribution à la caractérisation d'une décharge à barrière diélectrique surfacique : influence de l'oxygène et de l'azote sur le comportement de la décharge électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunpin Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Int Symp on Applications of Laser Techniques to Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Lisbon, Portugal. pp13</w:t>
+              <w:t xml:space="preserve">12ème Congrès de la Division Plasmas de la Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00822642v1</w:t>
+                <w:t xml:space="preserve">hal-00710408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional ionic wind induced by DBD plasma actuator using serrated design electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Joussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janusz Podlinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6372,273 +6372,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress and achievements: leading edge separation (M25 Technical Meeting)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Audier</w:t>
+                <w:t xml:space="preserve">Etude par interférométrie Mach-Zehnder de l'onde de choc produite par une décharge transitoire en régime nanoseconde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunpin Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bauchire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M25 Technical Meeting in Nottingham, EU FP7 program PLASMAERO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nottingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">10ième Colloque sur les Arcs Electriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00710411v1</w:t>
+                <w:t xml:space="preserve">hal-00664831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude par interférométrie Mach-Zehnder de l'onde de choc produite par une décharge transitoire en régime nanoseconde</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Progress and achievements: leading edge separation (M25 Technical Meeting)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunpin Hong</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ième Colloque sur les Arcs Electriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Limoges, France</w:t>
+              <w:t xml:space="preserve">M25 Technical Meeting in Nottingham, EU FP7 program PLASMAERO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00664831v1</w:t>
+                <w:t xml:space="preserve">hal-00710411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a surface plasma actuation on leading edge flow separation occurring on an aerodynamic airfoil involving a laminar separation bubble</w:t>
               </w:r>
@@ -6676,51 +6676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunpin Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 20th International Symposium on Plasma Chemist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Philadelphia, United States. Paper N°167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6784,51 +6784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunpin Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6860,450 +6860,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00664731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature measurement using infrared thermography of the dielectric in a DBD plasma actuator dedicated to subsonic airflow control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Contribution à la caractérisation d'une décharge à barrière diélectrique surfacique par imagerie ICCD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Joussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunpin Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th IEEE International Conference on Plasma Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Norfolk, United States</w:t>
+              <w:t xml:space="preserve">11ème Congrès de la Division Plasmas de la Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00485745v1</w:t>
+                <w:t xml:space="preserve">hal-00485752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of the Laminar-to-Turbulent Transition on a Flat Plate Using DBD Plasma Actuator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Temperature measurement using infrared thermography of the dielectric in a DBD plasma actuator dedicated to subsonic airflow control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Joussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunpin Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boucinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th AIAA Flow Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Chicago, United States. pp.AIAA-2010-4708</w:t>
+              <w:t xml:space="preserve">37th IEEE International Conference on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Norfolk, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00484677v1</w:t>
+                <w:t xml:space="preserve">hal-00485745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à la caractérisation d'une décharge à barrière diélectrique surfacique par imagerie ICCD</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Modification of the Laminar-to-Turbulent Transition on a Flat Plate Using DBD Plasma Actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Joussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boucinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunpin Hong</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès de la Division Plasmas de la Société Française de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Talence, France</w:t>
+              <w:t xml:space="preserve">5th AIAA Flow Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Chicago, United States. pp.AIAA-2010-4708</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00485752v1</w:t>
+                <w:t xml:space="preserve">hal-00484677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Characterization of a DBD Plasma Actuator: Dielectric Temperature Measurements Using Infrared Thermography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Joussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boucinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7453,90 +7453,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude et Application d'un Actionneur ÉlectroHydroDynamique Souple au Contrôle d'Écoulement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Joussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boucinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunpin Hong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7568,273 +7568,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00449096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation aérodynamique d'un actionneur plasma. Application au contrôle des décollements turbulents</w:t>
+                <w:t xml:space="preserve">Characterization of the Ionic Wind Induced by a Sine DBD Actuator used for Laminar-to-Turbulent Transition Delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boucinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Joussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop de bilan des actions de recherche, GDR Contrôle des décollements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Oléron, France</w:t>
+              <w:t xml:space="preserve">4th flow control conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Seattle, United States. pp.AIAA 2008-4210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449094v1</w:t>
+                <w:t xml:space="preserve">hal-00441353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the ionic wind produced by a DBD actuator designed to control the laminar-to-turbulent transition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Study of plasma actuators for subsonic airflow control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binjie Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Joussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunpin Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bauchire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on applications of Laser Techniques to Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">GRC: PLASMA PROCESSING SCIENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Mount Holyoke College, South Hadley, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00446714v1</w:t>
+                <w:t xml:space="preserve">hal-00441342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow Control: Characterization of the Ionic Wind in still air by Laser Doppler Velocimetry (LDV)</w:t>
               </w:r>
@@ -7859,51 +7863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binjie Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7935,570 +7939,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00446709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Ionic Wind Induced by a Sine DBD Actuator used for Laminar-to-Turbulent Transition Delay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of a DBD Plasma Actuator Dedicated To Airflow Separation Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binjie Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunpin Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boucinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Weber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Joussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th flow control conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Seattle, United States. pp.AIAA 2008-4210</w:t>
+              <w:t xml:space="preserve">35th IEEE International Conference on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00441353v1</w:t>
+                <w:t xml:space="preserve">hal-00441346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of plasma actuators for subsonic airflow control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Characterization of the ionic wind produced by a DBD actuator designed to control the laminar-to-turbulent transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boucinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Joussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRC: PLASMA PROCESSING SCIENCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Mount Holyoke College, South Hadley, MA, United States</w:t>
+              <w:t xml:space="preserve">14th International Symposium on applications of Laser Techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00441342v1</w:t>
+                <w:t xml:space="preserve">hal-00446714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a DBD Plasma Actuator Dedicated To Airflow Separation Control</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation aérodynamique d'un actionneur plasma. Application au contrôle des décollements turbulents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boucinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Joussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th IEEE International Conference on Plasma Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">Workshop de bilan des actions de recherche, GDR Contrôle des décollements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00441346v1</w:t>
+                <w:t xml:space="preserve">hal-00449094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle d'écoulements par décharges de type DBD : application à la transition et au décollement</w:t>
+                <w:t xml:space="preserve">Contrôle d'écoulements par décharges de type DBD : application à la transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boucinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binjie Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop de bilan des actions de recherche, CNRT R2A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Meudon, France</w:t>
+              <w:t xml:space="preserve">GT Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449091v1</w:t>
+                <w:t xml:space="preserve">hal-00449088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d'un plasma froid surfacique à pression atmosphérique sur des écoulements subsoniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunpin Hong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8575,51 +8575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boucinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Hureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8655,277 +8655,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00449205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle d'écoulements par décharges de type DBD : application à la transition</w:t>
+                <w:t xml:space="preserve">Contrôle d'écoulements par action d'un plasma froid de type DBD : application à la transition (plaque plane) et au décollement (profil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boucinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binjie Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GT Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Workshop de bilan des actions de recherche, GDR Contrôle des décollements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449088v1</w:t>
+                <w:t xml:space="preserve">hal-00449087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle d'écoulements par action d'un plasma froid de type DBD : application à la transition (plaque plane) et au décollement (profil)</w:t>
+                <w:t xml:space="preserve">Contrôle d'écoulements par décharges de type DBD : application à la transition et au décollement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boucinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binjie Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop de bilan des actions de recherche, GDR Contrôle des décollements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop de bilan des actions de recherche, CNRT R2A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449087v1</w:t>
+                <w:t xml:space="preserve">hal-00449091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle d'écoulements subsoniques par utilisation de décharges couronnes continues et de décharges à barrière diélectrique</w:t>
               </w:r>
@@ -8950,51 +8950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boucinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Leroy-Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Hureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9241,51 +9241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Torque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Delft (Virtual Event), Netherlands. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -9420,51 +9420,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F365A0C6"/>
+    <w:nsid w:val="1C38F5B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9651,51 +9651,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annie-leroy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2074-5934" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180119478" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016875v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Dumanoir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Leroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guilmineau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Kourta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2767/2/022020" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511604v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Macr&#237;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubrun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-6-585-2021" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511616v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Lorenz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lebreton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel P&#233;rez-Ay&#250;car" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.A34818" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378989v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baleriola" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devinant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubrun-Sanches" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.02.007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02427686v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubrun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1037/2/022014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02080774v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Macr&#236;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Coupiac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Girard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leroy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aubrun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1037/7/072035" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02080906v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-017-2412-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379149v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Podlinski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baleriola" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02427688v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/753/5/052001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637317v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Braud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/753/2/022012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483528v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tanga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delbo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matter" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv229" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347634v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Vitrani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Silvent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Selmi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarrazin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.01.012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918917v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lahaye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Leroy-Chesneau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAD.2014.057804" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096414v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunpin Hong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061128v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pons" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822682v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Joussot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Weber" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836402v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thacker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-013-1479-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-01XFN4B9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822817v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zouzou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822807v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Berendt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822678v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Kang Pu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772426v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAD.2013.050912" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769578v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2012.04.022" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJC16DSV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822313v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bauchire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664637v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664655v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2153876" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907942v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilli&#233;ron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001450" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441178v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magnier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boucinha" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binjie Dong" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3026722" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264825v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hureau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-007-0297-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264829v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2007.04.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402433v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maetz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dion" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chouvion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785896v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517790v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Blairon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Montagnier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2023-414." TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154336v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nelson-Gruel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Joseph" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paulh-Manssens" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02080782v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02427691v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Nelson Gruel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Haidous" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559364v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaunet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060454v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chatelain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lago" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509783v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chatelain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822699v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822697v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822337v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822662v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710413v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822344v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822650v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berendt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822645v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822363v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720154v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710408v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822642v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822648v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710411v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664831v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664766v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664731v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485745v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484677v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485752v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485744v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710415v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449096v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449094v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446714v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446709v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441353v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441342v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441346v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449091v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449082v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449205v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449088v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449087v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449245v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444142v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387276v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Duc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1618/6/062058" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annie-leroy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2074-5934" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180119478" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016875v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Dumanoir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Leroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guilmineau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Kourta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2767/2/022020" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511616v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Lorenz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lebreton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel P&#233;rez-Ay&#250;car" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.A34818" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511604v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Macr&#237;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubrun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-6-585-2021" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378989v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baleriola" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devinant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubrun-Sanches" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.02.007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02427686v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubrun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1037/2/022014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02080774v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Macr&#236;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Coupiac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Girard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leroy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aubrun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1037/7/072035" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02080906v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-017-2412-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379149v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Podlinski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baleriola" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637317v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Braud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/753/2/022012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02427688v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/753/5/052001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347634v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Vitrani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Silvent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Selmi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarrazin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.01.012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483528v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tanga" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delbo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv229" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918917v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lahaye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Leroy-Chesneau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAD.2014.057804" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096414v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunpin Hong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061128v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pons" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836402v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thacker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-013-1479-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-01XFN4B9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822817v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zouzou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822807v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Berendt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822678v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Kang Pu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772426v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Joussot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Weber" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAD.2013.050912" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822682v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769578v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2012.04.022" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJC16DSV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822313v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bauchire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664655v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2153876" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664637v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907942v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilli&#233;ron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001450" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441178v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magnier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boucinha" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binjie Dong" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3026722" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264825v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hureau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-007-0297-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264829v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2007.04.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402433v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maetz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dion" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chouvion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785896v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517790v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Blairon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Montagnier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2023-414." TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154336v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nelson-Gruel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Joseph" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paulh-Manssens" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02080782v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559364v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaunet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02427691v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Nelson Gruel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Haidous" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060454v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chatelain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lago" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509783v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chatelain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822699v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822697v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822645v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berendt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822662v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822337v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710413v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822344v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822650v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720154v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822363v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822642v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710408v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822648v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664831v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710411v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664766v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664731v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485752v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485745v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484677v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485744v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710415v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449096v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441353v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441342v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446709v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441346v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446714v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449094v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449088v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449082v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449205v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449087v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449091v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449245v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444142v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387276v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Duc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1618/6/062058" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>