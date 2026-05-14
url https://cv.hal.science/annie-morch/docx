--- v1 (2026-03-31)
+++ v2 (2026-05-14)
@@ -1555,230 +1555,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling anisotropic non linear hyperelastic material Application to soft biological tissues and medical devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LES GRANDES TRANSFORMATIONS PAR LES OBSERVATIONS ET L'EXPÉRIMENTATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lecomte-Grosbras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Morch</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lesaffre François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mecamat : Grandes transformations : aujourd’hui.. demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473284v1</w:t>
+                <w:t xml:space="preserve">hal-04473140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES GRANDES TRANSFORMATIONS PAR LES OBSERVATIONS ET L'EXPÉRIMENTATION</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling anisotropic non linear hyperelastic material Application to soft biological tissues and medical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Morch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecomte-Grosbras Pauline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witz Jean-François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesaffre François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mecamat : Grandes transformations : aujourd’hui.. demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473140v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et identification par méthode inverse en grandes déformations - Application aux textiles prothétiques</w:t>
               </w:r>
@@ -2488,51 +2488,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5818709D"/>
+    <w:nsid w:val="10E29D86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2719,51 +2719,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annie-morch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1538-2537" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253128323" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342926v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Famaey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heleen Fehervary" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lafon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akyildiz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Dreesen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.113021" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039438v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Krutyansky" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Preobrazhensky" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecomte-Grosbras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Margotin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1541308X2470050X" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714003v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Morch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Desmorat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Desmorat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/memocs.2021.9.337" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257656v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Douc&#232;de" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Rubod" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2021.104569" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942184v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Astruc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mayeur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2020.103915" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942162v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lesaffre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.03.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942189v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pouseele" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecomte-Grosbras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2019.08.021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487370v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;t Nov&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Turquier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.06.019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220598v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pouseele" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Douc&#232;de" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069598" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611064v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473284v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecomte-Grosbras Pauline" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witz Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesaffre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473140v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717656v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufaye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444878v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473273v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margotin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ouerghemmi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473030v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-823403-7.00022-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03545528v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017ECLI0015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annie-morch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1538-2537" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253128323" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342926v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Famaey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heleen Fehervary" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lafon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akyildiz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Dreesen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.113021" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039438v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Krutyansky" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Preobrazhensky" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecomte-Grosbras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Margotin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1541308X2470050X" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714003v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Morch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Desmorat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Desmorat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/memocs.2021.9.337" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257656v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Douc&#232;de" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Rubod" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2021.104569" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942184v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Astruc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mayeur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2020.103915" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942162v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lesaffre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.03.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942189v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pouseele" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecomte-Grosbras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2019.08.021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487370v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;t Nov&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Turquier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.06.019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220598v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pouseele" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Douc&#232;de" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069598" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611064v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473140v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473284v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecomte-Grosbras Pauline" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witz Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesaffre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717656v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufaye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444878v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473273v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margotin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ouerghemmi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473030v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-823403-7.00022-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03545528v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017ECLI0015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>