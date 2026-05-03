--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -368,948 +368,948 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04122221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">125Te NMR for structural investigations in phase change materials: Optimization of experimental conditions coupled to NMR shift prediction</w:t>
+                <w:t xml:space="preserve">Alteration of structural, electronic, and vibrational properties of amorphous GeTe by selenium substitution: An experimentally constrained density functional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Lizion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
+                <w:t xml:space="preserve">M. Micoulaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Laskowski</w:t>
+                <w:t xml:space="preserve">A. Piarristeguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Blaha</w:t>
+                <w:t xml:space="preserve">Olivier Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Escalier</w:t>
+                <w:t xml:space="preserve">R. Escalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Flores-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Nuclear Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssnmr.2021.101751⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (14), pp.144204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.144204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318557v1</w:t>
+                <w:t xml:space="preserve">hal-03402822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetrahedral Complexity in Amorphous Networks: A Possible Clue for the Unique Properties of Phase‐Change Materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metavalent Bonding in Crystalline Solids: How Does It Collapse?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Flores-Ruiz</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ludovica Guarneri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Jakobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A von Hoegen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Maier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssr.202000490⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.2102356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202102356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043696v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obtaining glasses in the extremely crystallizing Ge–Sb–Te phase change material</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tetrahedral Complexity in Amorphous Networks: A Possible Clue for the Unique Properties of Phase‐Change Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-V. Coulet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthieu Micoulaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Flores-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2021.120730⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Phase‐Change and Ovonic Materials, 15 (3), pp.2000490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssr.202000490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225726v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution electrical characterization of RuO2-borosilicate glass composites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rafael Nuernberg</w:t>
+                <w:t xml:space="preserve">Obtaining glasses in the extremely crystallizing Ge–Sb–Te phase change material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Piarristeguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Micoulaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Escalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dylan Jouglard</w:t>
+                <w:t xml:space="preserve">G. Silly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Ramonda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard Arinero</w:t>
+                <w:t xml:space="preserve">M.-V. Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2021.160123⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 562, pp.120730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2021.120730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225727v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid CoMoS-polyaniline nanowires catalysts for hydrodesulfurisation applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annie Pradel</w:t>
+                <w:t xml:space="preserve">125Te NMR for structural investigations in phase change materials: Optimization of experimental conditions coupled to NMR shift prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lizion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Laskowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Blaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Escalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2021.118264⟩</w:t>
+              <w:t xml:space="preserve">Solid State Nuclear Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 115, pp.101751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssnmr.2021.101751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290101v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metavalent Bonding in Crystalline Solids: How Does It Collapse?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A von Hoegen</w:t>
+                <w:t xml:space="preserve">High-resolution electrical characterization of RuO2-borosilicate glass composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Maier</w:t>
+                <w:t xml:space="preserve">Rafael Nuernberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming Xu</w:t>
+                <w:t xml:space="preserve">Dylan Jouglard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ramonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Arinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202102356⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 876, pp.160123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2021.160123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319237v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration of structural, electronic, and vibrational properties of amorphous GeTe by selenium substitution: An experimentally constrained density functional study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Flores-Ruiz</w:t>
+                <w:t xml:space="preserve">Hybrid CoMoS-polyaniline nanowires catalysts for hydrodesulfurisation applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourav Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Courthéoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvette Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (14), pp.144204. </w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 623, pp.118264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.144204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2021.118264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03402822v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short range order and network connectivity in amorphous AsTe3 : a first principles, machine learning, and XRD study</w:t>
               </w:r>
@@ -1334,51 +1334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assil Bouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1585,51 +1585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Parc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Escalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1702,51 +1702,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short range order and topology of Ge Ga Te100-2 glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Pethes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Piarristeguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2202,3215 +2202,3172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-Thin Platinum Deposits by Surface-Limited Redox Replacement of Tellurium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatima Haidar</w:t>
+                <w:t xml:space="preserve">Structural, vibrational, and dynamic properties of Ge-Ga-Te liquids with increasing connectivity: A combined neutron scattering and molecular dynamics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Flores-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Micoulaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Piarristeguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Maas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Annie Pradel</w:t>
+                <w:t xml:space="preserve">M. Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Cavaliere</w:t>
+                <w:t xml:space="preserve">M. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (10), </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (21), pp.214207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano8100836⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.214207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01896069v1</w:t>
+                <w:t xml:space="preserve">hal-01826492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalcogenide rib waveguides for the characterization of spray deposits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultra-Thin Platinum Deposits by Surface-Limited Redox Replacement of Tellurium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis Taleb Bendiab</w:t>
+                <w:t xml:space="preserve">Mathieu Maas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malick Bathily</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Annie Pradel</w:t>
+                <w:t xml:space="preserve">Sara Cavaliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2018.10.021⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano8100836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899458v1</w:t>
+                <w:t xml:space="preserve">hal-01896069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical properties of NASICON-structured glass-ceramics of the Li 1+x Cr x (Ge y Ti 1-y ) 2-x (PO 4 ) 3 system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafael Nuernberg</w:t>
+                <w:t xml:space="preserve">Chalcogenide rib waveguides for the characterization of spray deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Taleb Bendiab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana C.M. Rodrigues</w:t>
+                <w:t xml:space="preserve">Malick Bathily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Mr Ribes</w:t>
+                <w:t xml:space="preserve">Caroline Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Escalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 283, pp.1835 - 1844. </w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 86, pp.298-303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2018.07.054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2018.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01863868v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of semiconducting versus fast-ion conducting glasses in the Ag–Ge–Se system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemical properties of NASICON-structured glass-ceramics of the Li 1+x Cr x (Ge y Ti 1-y ) 2-x (PO 4 ) 3 system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Nuernberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana C.M. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Zeidler</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
+                <w:t xml:space="preserve">Michel Mr Ribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.171401⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 283, pp.1835 - 1844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2018.07.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686687v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft chemistry routes to GeS 2 nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Courthéoux</w:t>
+                <w:t xml:space="preserve">Structure of semiconducting versus fast-ion conducting glasses in the Ag–Ge–Se system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Zeidler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Mathiaud</w:t>
+                <w:t xml:space="preserve">Philip Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Ribes</w:t>
+                <w:t xml:space="preserve">Dean Whittaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 78, pp.40 - 45. </w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2018.02.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsos.171401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764109v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved ZT in ball‐milled and spark plasma sintered Cu&amp;lt;sub&amp;gt;15&amp;lt;/sub&amp;gt;As&amp;lt;sub&amp;gt;30&amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;55&amp;lt;/sub&amp;gt; glass ceramics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soft chemistry routes to GeS 2 nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Courthéoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Morin</w:t>
+                <w:t xml:space="preserve">Romain Mathiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Monnier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.16137⟩</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 78, pp.40 - 45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2018.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02049201v1</w:t>
+                <w:t xml:space="preserve">hal-01764109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local vibrational and mechanical characterization of Ag conducting chalcogenide glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Piarristeguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Le Parc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Le Parc</w:t>
+                <w:t xml:space="preserve">M. Ramonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Escalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Grillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 762, pp.906 - 914. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.05.280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01806472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, vibrational, and dynamic properties of Ge-Ga-Te liquids with increasing connectivity: A combined neutron scattering and molecular dynamics study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Piarristeguy</w:t>
+                <w:t xml:space="preserve">Improved ZT in ball‐milled and spark plasma sintered Cu&amp;lt;sub&amp;gt;15&amp;lt;/sub&amp;gt;As&amp;lt;sub&amp;gt;30&amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;55&amp;lt;/sub&amp;gt; glass ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Coulet</w:t>
+                <w:t xml:space="preserve">Judith Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Johnson</w:t>
+                <w:t xml:space="preserve">Jean‐baptiste Vaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 97 (21), pp.214207. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.214207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jace.16137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826492v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of Metastable Thermoelectric Crystalline Phases by Tuning the Glass Composition in the Cu–As–Te System</w:t>
+                <w:t xml:space="preserve">Thermoelectric properties and stability of glasses in the Cu-As-Te system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 57 (2), pp.754 - 767. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100, pp.2840-2851. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b02683⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jace.14811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01685952v1</w:t>
+                <w:t xml:space="preserve">hal-01556323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards accurate models for amorphous GeTe: Crucial effect of dispersive van der Waals corrections on the structural properties involved in the phase-change mechanism</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Flores-Ruiz</w:t>
+                <w:t xml:space="preserve">Phase-change materials and rigidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pradel</w:t>
+                <w:t xml:space="preserve">Jean-Yves Raty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96 (18), </w:t>
+              <w:t xml:space="preserve">MRS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42, pp.45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.184204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/mrs.2016.302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01637799v1</w:t>
+                <w:t xml:space="preserve">hal-01451604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic study of glass stability, crystal structure and electrical properties of lithium ion-conducting glass-ceramics of the Li 1+x Cr x (Ge y Ti 1-y ) 2-x (PO 4 ) 3 system</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stabilization of Metastable Thermoelectric Crystalline Phases by Tuning the Glass Composition in the Cu–As–Te System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Vaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 371, pp.167 - 177. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (2), pp.754 - 767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2017.10.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b02683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633385v1</w:t>
+                <w:t xml:space="preserve">hal-01685952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the presence of ionic liquid during the NiMoS bulk preparation in the transformation of decanoic acid</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A systematic study of glass stability, crystal structure and electrical properties of lithium ion-conducting glass-ceramics of the Li 1+x Cr x (Ge y Ti 1-y ) 2-x (PO 4 ) 3 system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Nuernberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana C.M. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2016.12.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 371, pp.167 - 177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2017.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01474163v1</w:t>
+                <w:t xml:space="preserve">hal-01633385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-change materials and rigidity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Raty</w:t>
+                <w:t xml:space="preserve">Towards accurate models for amorphous GeTe: Crucial effect of dispersive van der Waals corrections on the structural properties involved in the phase-change mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Micoulaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Piarristeguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Flores-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/mrs.2016.302⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.184204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01451604v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric properties and stability of glasses in the Cu-As-Te system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
+                <w:t xml:space="preserve">Effect of the presence of ionic liquid during the NiMoS bulk preparation in the transformation of decanoic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Leyral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Brillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 532, p. 120-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2016.12.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jace.14811⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01556323v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and scalable preparation of tetrahedrite for thermoelectrics via glass crystallization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Low-Temperature Transport Properties of Bi-Substituted β-As&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Vaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Monnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vaney Jean-Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.12.213⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (3), pp.1786-1791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11664-015-4227-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01256749v1</w:t>
+                <w:t xml:space="preserve">hal-01279971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric Properties of the α-As&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Crystalline Phase</w:t>
+                <w:t xml:space="preserve">High thermoelectric performance in Sn-substituted α-As&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Judith Monnier</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11664-015-4063-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (12), pp.2329 - 2338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5TC04267D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01279978v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-temperature thermoelectric properties of the β-As&amp;lt;sub&amp;gt;2−x&amp;lt;/sub&amp;gt;Bi&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; solid solution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
+                <w:t xml:space="preserve">Structure of Glassy Ag–Ge–Se by Neutron Diffraction with Isotope Substitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Zeidler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip S. Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry E. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4950947⟩</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Physikalische Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 230 (3), pp.417 - 432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/zpch-2015-0727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01337465v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic structure, low-temperature transport and thermodynamic properties of polymorphic β-As&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Carreaud</w:t>
+                <w:t xml:space="preserve">Fast and scalable preparation of tetrahedrite for thermoelectrics via glass crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. P. Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa B. Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bourgon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaney Jean-Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 664, pp.209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.12.213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6ra01770c⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01325342v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01256749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoporous chalcogenides for adsorption and gas separation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermoelectric Properties of the α-As&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Crystalline Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Vaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6CP00467A⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (3), pp.1447-1452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11664-015-4063-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015079v1</w:t>
+                <w:t xml:space="preserve">hal-01279978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Temperature Transport Properties of Bi-Substituted β-As&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Compounds</w:t>
+                <w:t xml:space="preserve">High-temperature thermoelectric properties of the β-As&amp;lt;sub&amp;gt;2−x&amp;lt;/sub&amp;gt;Bi&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; solid solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alleno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11664-015-4227-1⟩</w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (10), pp.104901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4950947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01279971v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of Glassy Ag–Ge–Se by Neutron Diffraction with Isotope Substitution</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electronic structure, low-temperature transport and thermodynamic properties of polymorphic β-As&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Vaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physikalische Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/zpch-2015-0727⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (57), pp.52048-52057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ra01770c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273129v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01325342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High thermoelectric performance in Sn-substituted α-As&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
+                <w:t xml:space="preserve">Nanoporous chalcogenides for adsorption and gas separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Ori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 4 (12), pp.2329 - 2338. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (19), pp.13449-13458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5TC04267D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6CP00467A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876573v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telluride buried channel waveguides operating from 6 to 20 µm for photonic applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Escalier</w:t>
+                <w:t xml:space="preserve">Chalcogénures pour le stockage de l’information : mémoires ioniques (CB-RAM) et mémoires à changement de phase (PC-RAM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2015.09.025⟩</w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 103, pp.402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2015041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203406v1</w:t>
+                <w:t xml:space="preserve">hal-01202373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of tellurium concentration on the structural and vibrational properties of phase-change Ge-Sb-Te liquids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Structural singularities in GexTe100−x films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Micoulaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mark C. Johnson</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Escalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pal Jóvári</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Kaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.134205⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 143, pp.074502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4928504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215610v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymorphism in Thermoelectric As&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Corallini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5432,1653 +5389,1696 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 54 (20), pp.9936. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b01676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective medium theory based modeling of the thermoelectric properties of composites: comparison between predictions and experiments in the glass-crystal composite system Si&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt;As&amp;lt;sub&amp;gt;15&amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;75&amp;lt;/sub&amp;gt;–Bi&amp;lt;sub&amp;gt;0.4&amp;lt;/sub&amp;gt;Sb&amp;lt;sub&amp;gt;1.6&amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ferry</w:t>
+                <w:t xml:space="preserve">Telluride buried channel waveguides operating from 6 to 20 µm for photonic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Escalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5tc02087e⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49, pp.218-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2015.09.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01223021v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Temperature Thermoelectric Properties of Sn-Doped β-As&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Annie Pradel</w:t>
+                <w:t xml:space="preserve">Effect of tellurium concentration on the structural and vibrational properties of phase-change Ge-Sb-Te liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Flores-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Micoulaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-V. Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark C. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aelm.201400008⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92, pp.134205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.134205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111957v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-O-B-3 linkages in borophosphate glasses evidenced by high field B-11/P-31 correlation NMR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective medium theory based modeling of the thermoelectric properties of composites: comparison between predictions and experiments in the glass-crystal composite system Si&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt;As&amp;lt;sub&amp;gt;15&amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;75&amp;lt;/sub&amp;gt;–Bi&amp;lt;sub&amp;gt;0.4&amp;lt;/sub&amp;gt;Sb&amp;lt;sub&amp;gt;1.6&amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Vaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoriia Ohorodniichuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Tricot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Pradel</w:t>
+                <w:t xml:space="preserve">Olivier Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5cc01992c⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, pp.11090-11098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5tc02087e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196066v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underpotential deposition of selenium and antimony on gold</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lishi Wang</w:t>
+                <w:t xml:space="preserve">High-Temperature Thermoelectric Properties of Sn-Doped β-As&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Vaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Ribes</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10008-015-2881-0⟩</w:t>
+              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (1-2), pp.1400008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aelm.201400008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196059v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Dynamics of Ionic Liquids Confined in Amorphous Porous Chalcogenides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlo Massobrio</w:t>
+                <w:t xml:space="preserve">Underpotential deposition of selenium and antimony on gold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lishi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Merlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b00982⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (8), pp.2399-2411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10008-015-2881-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196096v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural singularities in GexTe100−x films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ivan Kaban</w:t>
+                <w:t xml:space="preserve">P-O-B-3 linkages in borophosphate glasses evidenced by high field B-11/P-31 correlation NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Raguenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Silly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4928504⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (45), pp.9284-9286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cc01992c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185202v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalcogénures pour le stockage de l’information : mémoires ioniques (CB-RAM) et mémoires à changement de phase (PC-RAM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
+                <w:t xml:space="preserve">Structure and Dynamics of Ionic Liquids Confined in Amorphous Porous Chalcogenides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Ori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015-06-23, 31 (24), pp.6742-6751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b00982⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mattech/2015041⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01202373v1</w:t>
+                <w:t xml:space="preserve">hal-01196096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide-range transmitting chalcogenide films and development of micro-components for infrared integrated optics applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Vigreux</w:t>
+                <w:t xml:space="preserve">Effect of concentration in Ge-Te liquids: A combined density functional and neutron scattering study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Micoulaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-V. Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mai Vu Thi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Barillot</w:t>
+                <w:t xml:space="preserve">Gabriel J. Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OME.4.001617⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89, pp.174205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.174205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01049994v1</w:t>
+                <w:t xml:space="preserve">hal-01001836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser irradiation and thermal treatment inducing selective crystallization in Sb2O3–Sb2S3 glassy films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wide-range transmitting chalcogenide films and development of micro-components for infrared integrated optics applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Vu Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Maulion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Kribich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. F. Avila</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2014.11.011⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (8), pp.1617-1631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.4.001617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121679v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01049994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of concentration in Ge-Te liquids: A combined density functional and neutron scattering study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Johnson</w:t>
+                <w:t xml:space="preserve">Laser irradiation and thermal treatment inducing selective crystallization in Sb2O3–Sb2S3 glassy films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. F. Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J.L. Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Messaddeq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel J. Cuello</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marcelo Nalin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 89, pp.174205. </w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 458, pp.67-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.174205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2014.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001836v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A voltammetric study of the underpotential deposition of cobalt and antimony on gold</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence of a minimum in refractive indexes of amorphous GexTe100 x films: Relevance to the development of infrared waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Mr Ribes</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caroline Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Escalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2014.03.025⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 211 (4), pp.932-937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201330407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01121564v1</w:t>
+                <w:t xml:space="preserve">hal-00931883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of a minimum in refractive indexes of amorphous GexTe100 x films: Relevance to the development of infrared waveguides</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A voltammetric study of the underpotential deposition of cobalt and antimony on gold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lishi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mr Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Record</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 724, pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2014.03.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.201330407⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00931883v1</w:t>
+                <w:t xml:space="preserve">hal-01121564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Maxwell rigidity transitions on resistance drift phenomena in GexTe12x glasses</w:t>
               </w:r>
@@ -7198,51 +7198,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the Morphology of GeS2 Hybrid Materials Using ionic Liquids as Structuring Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mathiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Courthéoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7344,103 +7344,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channel waveguides based on thermally co-evaporated Te-Ge-Se films for infrared integrated optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Vu Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Escalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Maulion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Kribich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 377, pp.205. </w:t>
@@ -7743,429 +7743,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short range order and stability of amorphous GexTe100-x alloys (12 ≤ x ≤ 44.6)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comprehensive study of the crystallization of Cu-As-Te glasses: microstructure and thermoelectric properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Vaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alleno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Jóvári</w:t>
+                <w:t xml:space="preserve">Olivier Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Bednarcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/19/195401⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (28), pp.8190-8200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3TA11159H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00816335v1</w:t>
+                <w:t xml:space="preserve">hal-00824217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive study of the crystallization of Cu-As-Te glasses: microstructure and thermoelectric properties</w:t>
+                <w:t xml:space="preserve">Thermal stability and thermoelectric properties of Cu&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;As&amp;lt;sub&amp;gt;40−x&amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;60−y&amp;lt;/sub&amp;gt;Se&amp;lt;sub&amp;gt;y&amp;lt;/sub&amp;gt; semiconducting glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alleno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3TA11159H⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 203, pp.212-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2013.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824217v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability and thermoelectric properties of Cu&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;As&amp;lt;sub&amp;gt;40−x&amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;60−y&amp;lt;/sub&amp;gt;Se&amp;lt;sub&amp;gt;y&amp;lt;/sub&amp;gt; semiconducting glasses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Vaney</w:t>
+                <w:t xml:space="preserve">Short range order and stability of amorphous GexTe100-x alloys (12 ≤ x ≤ 44.6)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jóvári</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Alleno</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Escalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Lenoir</w:t>
+                <w:t xml:space="preserve">J. Bednarcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 203, pp.212-217. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25, pp.195401-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2013.04.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/19/195401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824047v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ag-Ge-Se glasses: a vibrational spectroscopy study</w:t>
               </w:r>
@@ -8190,51 +8190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nf Frolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mr Ribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8478,51 +8478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Silly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8581,64 +8581,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Structuring of Ni MoS2 by using an Ionic Liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Leyral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Courthéoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8723,77 +8723,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selenium modified Te85Ge15 films elaborated by thermal co-evaporation for infrared applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Vu Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Escalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8904,51 +8904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Fernandez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Cristiglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (b)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 249 (10), pp.2028-2033. </w:t>
@@ -8992,2376 +8992,2376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00738679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the 'mixed glass former effect' in ultra-fast quenched borophosphate glasses by advanced 1D/2D solid state NMR.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">METAL-SULPHIDE ISE FOR COPPER (II) DETECTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Essi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Ribes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chalcogenide Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (5), pp.301 - 308</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00642943v1</w:t>
+                <w:t xml:space="preserve">hal-00644100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-induced structural transitions in phase-change materials based on Ge-free Sb-Te alloys</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Haines</w:t>
+                <w:t xml:space="preserve">Microstructural study of (Ag(2)S)(x)(GeS(2))(100-x) and (Ag(2)S)(x)(GeS)(60)(GeS(2))(40-x) glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ramonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.024105⟩</w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1393, pp.7-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3653595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00634461v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telluride films and waveguides for IR integrated optics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Barillot</w:t>
+                <w:t xml:space="preserve">Micro electrode for copper ion in solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Essi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chalcogenide Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (1), pp.15 - 23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00603120v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and testing of all-telluride rib waveguides for nulling interferometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Realization of single-mode telluride rib waveguides for mid-infrared applications between 10 µm and 20 µm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ménard</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OME.1.000357⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36, pp.2922-2924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.36.002922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00598590v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00606317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro electrode for copper ion in solution</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrication and testing of all-telluride rib waveguides for nulling interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chalcogenide Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (3), pp.357-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.1.000357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00642945v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00598590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realization of single-mode telluride rib waveguides for mid-infrared applications between 10 µm and 20 µm</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revisiting the 'mixed glass former effect' in ultra-fast quenched borophosphate glasses by advanced 1D/2D solid state NMR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Raguenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Silly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.36.002922⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21, pp.17693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1jm12350e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00606317v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and characterization of electrodeposited Na0.45VOPO4, 1.58H2O materials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aicha Guessous</w:t>
+                <w:t xml:space="preserve">Pressure-induced structural transitions in phase-change materials based on Ge-free Sb-Te alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milos Krbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex V. Kolobov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Haines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2011.08.004⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.024105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.024105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00642944v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep reactive etching ion etching of thermally co-evaporated Te-Ge films for IR integrated optics components</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Telluride films and waveguides for IR integrated optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Barthélémy</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2010.10.008⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (9), pp.2890-2894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201084126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00524673v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bipolar resistance switching in chalcogenide materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep reactive etching ion etching of thermally co-evaporated Te-Ge films for IR integrated optics components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Foucan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Ribes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201000767⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88, pp.222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2010.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00599199v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural study of (Ag(2)S)(x)(GeS(2))(100-x) and (Ag(2)S)(x)(GeS)(60)(GeS(2))(40-x) glasses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Ribes</w:t>
+                <w:t xml:space="preserve">Growth and characterization of electrodeposited Na0.45VOPO4, 1.58H2O materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bououd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Hourch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Kacemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Guessous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3653595⟩</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp.2090 - 2095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2011.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671305v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">METAL-SULPHIDE ISE FOR COPPER (II) DETECTION</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bipolar resistance switching in chalcogenide materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Nf Frolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ramonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ribes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chalcogenide Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 208 (10), pp.2303-2308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201000767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00644100v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous Conductivity Behavior of AgI-Vycor7930 Nanocomposites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The coordination number calculation from total structure factor measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Cristiglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Cuello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Ap Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp105252k⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 355, pp.1811-1814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2008.12.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00524008v1</w:t>
+                <w:t xml:space="preserve">hal-00490780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of composition on the properties of Te-Ge thick films deposited by co-thermal evaporation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Vigreux</w:t>
+                <w:t xml:space="preserve">Utilisation des microscopies en champ proche pour la caractérisation électrique de verres hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ramonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 98 (6-7), pp.459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2010115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2010.08.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00524668v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectroscopy of chalcogenide thin films prepared by PLD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anomalous Conductivity Behavior of AgI-Vycor7930 Nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal G. Pgy Yot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Erazu</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Nf Frolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mr Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Ap Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2009.10.251⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (43), pp.18318-18322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp105252k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00494203v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution electrical characterisation of Ag-conducting heterogeneous chalcogenide glasses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Nf Frolet</w:t>
+                <w:t xml:space="preserve">Effect of composition on the properties of Te-Ge thick films deposited by co-thermal evaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Mr Ribes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annie Ap Pradel</w:t>
+                <w:t xml:space="preserve">Caroline Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssi.2010.06.050⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 356 (41-42), pp.2175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2010.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00511009v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local electrical characterization of Ag conducting chalcogenide glasses using electric force microscopy</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raman spectroscopy of chalcogenide thin films prepared by PLD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Erazu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Ureña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibiana Arcondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 356, pp.2402. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 495 (2), pp.642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2010.03.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2009.10.251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00536456v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des microscopies en champ proche pour la caractérisation électrique de verres hétérogènes</w:t>
+                <w:t xml:space="preserve">Local electrical characterization of Ag conducting chalcogenide glasses using electric force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ramonda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 98 (6-7), pp.459. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 356, pp.2402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mattech/2010115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2010.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583977v1</w:t>
+                <w:t xml:space="preserve">hal-00536456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The coordination number calculation from total structure factor measurements</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High resolution electrical characterisation of Ag-conducting heterogeneous chalcogenide glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ramonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Nf Frolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mr Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Ap Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 355, pp.1811-1814. </w:t>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 181, pp.1205-1208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2008.12.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2010.06.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00490780v1</w:t>
+                <w:t xml:space="preserve">hal-00511009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guides d'onde canaux à base de couches chalcogénures déposées par co-évaporation thermique et gravées par voie sèche pour des applications en optique intégrée infrarouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11414,5316 +11414,5316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00580189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization of a Cu(II) thin-film aging in a Cu-nitrate solution</w:t>
+                <w:t xml:space="preserve">Te-Ge-Ga thin films deposited by co-thermal evaporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.O. Mear</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Frayret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optoelectronics and Advanced Materials - Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (3), pp.260-264</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122050v1</w:t>
+                <w:t xml:space="preserve">hal-00372795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial Structure Memory of Pressure-Induced Changes in the Phase-Change Memory Alloy Ge2Sb2Te5</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+                <w:t xml:space="preserve">Glass formation in the GexTe100x binary system: Synthesis by twin roller quenching and co-thermal evaporation techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Krbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claire Levelut</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Frayret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.115502⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 355, pp.2088-2091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2009.04.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434398v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00490776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skull and brain of a 300 million-year-old chimaeroid fish revealed by synchrotron holotomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Cloetens</w:t>
+                <w:t xml:space="preserve">Structural characterization of a Cu(II) thin-film aging in a Cu-nitrate solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.O. Mear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Essi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sistat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Francoise Guimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Gonbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 255 (13-14), pp.6607-6611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2009.02.051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443410v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An enigmatic gnathostome vertebrate skull from the Middle Devonian of Bolivia.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Initial Structure Memory of Pressure-Induced Changes in the Phase-Change Memory Alloy Ge2Sb2Te5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milos Krbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex V. Kolobov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Haines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Levelut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Zoologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1463-6395.2008.00350.x⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103, pp.115502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.115502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00549488v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skull and brain of a 300 million-year-old chimaeroid fish revealed by synchrotron holotomography.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Skull and brain of a 300 million-year-old chimaeroid fish revealed by synchrotron holotomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Maisey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Geffard-Kuriyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 106 (13), pp.5224-5228. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, pp.5224-5228</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00721470v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and structural studies of Ag photo-diffused GeySe1y thin films prepared by RF-sputtering</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Annie Ap Pradel</w:t>
+                <w:t xml:space="preserve">An enigmatic gnathostome vertebrate skull from the Middle Devonian of Bolivia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Maisey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tafforeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Janvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2009.05.060⟩</w:t>
+              <w:t xml:space="preserve">Acta Zoologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 90, pp.123-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1463-6395.2008.00350.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00490778v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pressure on the superionic argyrodite Ag7GeSe5I</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Skull and brain of a 300 million-year-old chimaeroid fish revealed by synchrotron holotomography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Maisey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Geffard-Kuriyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cloetens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0021889808034912⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (13), pp.5224-5228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0807047106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00352117v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00721470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Te-Ge-Ga thin films deposited by co-thermal evaporation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annie Pradel</w:t>
+                <w:t xml:space="preserve">Morphology and structural studies of Ag photo-diffused GeySe1y thin films prepared by RF-sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Nf Frolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mr Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Ap Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optoelectronics and Advanced Materials - Rapid Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 355, pp.1969-1972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2009.05.060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00372795v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00490778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass formation in the GexTe100x binary system: Synthesis by twin roller quenching and co-thermal evaporation techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
+                <w:t xml:space="preserve">Effect of pressure on the superionic argyrodite Ag7GeSe5I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Haines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Barthélémy</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 355, pp.2088-2091. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42, pp.93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2009.04.072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S0021889808034912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00490776v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00352117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured ionic conductors: A study of Vycor®7930–LiI composites</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Disorder in Ag7GeSe5I, a superionic conductor: temperature-dependent anharmonic structural study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ribes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2008.05.003⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science [1968-2013]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 64, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0108768107059642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00296659v1</w:t>
+                <w:t xml:space="preserve">hal-00349015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron thermodiffraction study of the crystallization of Ag–Ge–Se glasses: evidence of a new phase</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
+                <w:t xml:space="preserve">Nanostructured ionic conductors: A study of Vycor®7930–LiI composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Nf Frolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal G. Pgy Yot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Ap Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ribes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/20/15/155106⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 150 (3), pp.199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2008.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00263442v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00296659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROCESSING AND CHARACTERIZATION OF THIN FILM Cux(Ge28Se60Sb12)1-x ION-SELECTIVE ELECTRODE MEMBRANE</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Pradel</w:t>
+                <w:t xml:space="preserve">Neutron thermodiffraction study of the crystallization of Ag–Ge–Se glasses: evidence of a new phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel J. Cuello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal G. Yot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mr Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Ap Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chalcogenide Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20, pp.155106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/20/15/155106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122058v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00263442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature independence of pressure-induced amorphization of the phase-change memory alloy Ge2Sb2Te5</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PROCESSING AND CHARACTERIZATION OF THIN FILM Cux(Ge28Se60Sb12)1-x ION-SELECTIVE ELECTRODE MEMBRANE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. O. Mear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Essi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Guimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chalcogenide Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (6), pp.117-124</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00341455v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technology challenges for space interferometry : The option of mid-infrared integrated optics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Labeye</w:t>
+                <w:t xml:space="preserve">Temperature independence of pressure-induced amorphization of the phase-change memory alloy Ge2Sb2Te5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milos Krbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Lecoarer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Vigreux Bercovici</w:t>
+                <w:t xml:space="preserve">Alexander Kolobov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Haines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2007.07.013⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93, pp.031918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2956409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00185180v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disorder in Ag7GeSe5I, a superionic conductor: temperature-dependent anharmonic structural study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Technology challenges for space interferometry : The option of mid-infrared integrated optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Albert</w:t>
+                <w:t xml:space="preserve">Pierre Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Pillet</w:t>
+                <w:t xml:space="preserve">Pierre Labeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Lecomte</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etienne Lecoarer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vigreux Bercovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science [1968-2013]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0108768107059642⟩</w:t>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (12), pp.1975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2007.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00349015v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00185180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of porous Vycor(r) 7930–AgI composites synthesised by electro-crystallisation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Mr Ribes</w:t>
+                <w:t xml:space="preserve">Co-thermal evaporation: a new method to deposit telluride films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vigreux Bercovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Yot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optoelectronics and Advanced Materials - Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (10), pp.487</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00151140v1</w:t>
+                <w:t xml:space="preserve">hal-00185427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneous–inhomogeneous models of Agx(Ge0.25Se0.75)100−x bulk glasses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure of chalcogenide glasses by neutron diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. J. Cuello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Arcondo</w:t>
+                <w:t xml:space="preserve">A. A. Piarristeguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Fernandez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Urena</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">M. Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pradel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2006.07.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 353 (8-10), pp.729 à 732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.12.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00185042v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00372498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-induced amorphization of quasibinary GeTe-Sb2Te3: The role of vacancies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoscale intrinsic heterogeneities in Ag-Ge-Se glasses and their correlation with physical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Arcondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Urena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Piarristeguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2007.07.094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2752016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00185148v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00185055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase separation in Ag-Ge-Se glasses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Ribes</w:t>
+                <w:t xml:space="preserve">Te-rich Ge-As-Se-Te bulk glasses and films for future infrared integrated optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 353, pp.1261. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.09.065⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 353, pp.1388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.09.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00162994v1</w:t>
+                <w:t xml:space="preserve">hal-00162788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Te-rich Ge-As-Se-Te bulk glasses and films for future infrared integrated optics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annie Pradel</w:t>
+                <w:t xml:space="preserve">Homogeneous–inhomogeneous models of Agx(Ge0.25Se0.75)100−x bulk glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Arcondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Urena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Piarristeguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 389, pp.77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2006.07.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.09.058⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00162788v1</w:t>
+                <w:t xml:space="preserve">hal-00185042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron thermodiffractometry study of silver chalcogenide glasses</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Characterisation of porous Vycor(r) 7930–AgI composites synthesised by electro-crystallisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Nf Frolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal G. Pgy Yot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Ap Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mr Ribes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 99, pp.56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2006.08.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.09.060⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00163036v1</w:t>
+                <w:t xml:space="preserve">hal-00151140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission measurement at 10.6 µm of Te2As3Se5 rib waveguides on As2S3 substrate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Bonhomme</w:t>
+                <w:t xml:space="preserve">Pressure-induced amorphization of quasibinary GeTe-Sb2Te3: The role of vacancies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kolobov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Haines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucas Labadie</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, pp.011110. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, pp.021911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2752016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2430404⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00162771v1</w:t>
+                <w:t xml:space="preserve">hal-00185148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of chalcogenide glasses by neutron diffraction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Pradel</w:t>
+                <w:t xml:space="preserve">Phase separation in Ag-Ge-Se glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ramonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Ureña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Ap Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ribes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 353 (8-10), pp.729 à 732. </w:t>
+              <w:t xml:space="preserve">, 2007, 353, pp.1261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.12.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.09.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00372498v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00162994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-thermal evaporation: a new method to deposit telluride films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
+                <w:t xml:space="preserve">Transmission measurement at 10.6 µm of Te2As3Se5 rib waveguides on As2S3 substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vigreux Bercovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optoelectronics and Advanced Materials - Rapid Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.011110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2430404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00185427v1</w:t>
+                <w:t xml:space="preserve">hal-00162771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale intrinsic heterogeneities in Ag-Ge-Se glasses and their correlation with physical properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Fontana</w:t>
+                <w:t xml:space="preserve">Neutron thermodiffractometry study of silver chalcogenide glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Cuello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibiana Arcondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mr Ribes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.55. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 353, pp.1243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2007.07.094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.09.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00185055v1</w:t>
+                <w:t xml:space="preserve">hal-00163036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XPS valence band spectra and theoretical calculations for investigations on thiogermanate and thiosilicate glasses</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phase-change optical recording: the role of confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kolobov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Haines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.2161</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00185016v1</w:t>
+                <w:t xml:space="preserve">hal-00185115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase separation and ionic conductivity: an Electric Force Microscopy investigation of silver chalcogenide glasses</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Non linear refractive index measurements in antimony–sulfide glass films using a single beam nonlinear image technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cid B. de Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boudebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Briois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Messaddeq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 260, pp.723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2005.11.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00185037v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00185033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-lines characterization of selenide and telluride waveguides for mid-infrared interferometry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microstructure of Ag2S–As2S3 glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Piarristeguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kuwata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 177, pp.3157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2006.07.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.14.008459⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00185228v1</w:t>
+                <w:t xml:space="preserve">hal-00185034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic conductivity in nanoporous composites SiO2/AgI</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Mr Ribes</w:t>
+                <w:t xml:space="preserve">XPS valence band spectra and theoretical calculations for investigations on thiogermanate and thiosilicate glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Foix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Gonbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssi.2006.07.052⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 323 (2-3), pp.606-616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2005.10.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00162966v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00185016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast ion conduction character and ionic phase transitions in disordered crystals: the complex case of the minerals of the pearceite-polybasite group</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Phase separation and ionic conductivity: an Electric Force Microscopy investigation of silver chalcogenide glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Piarristeguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ribes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8, pp.2112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00185035v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00185037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of heavy ions in polluted waters : use of chalcogenide sensors and pre-concentration module</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Sistat</w:t>
+                <w:t xml:space="preserve">M-lines characterization of selenide and telluride waveguides for mid-infrared interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vigreux Bercovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Waste Technology and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14 (18), pp.8459-8469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.14.008459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00273904v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00185228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure of Ag2S–As2S3 glasses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ribes</w:t>
+                <w:t xml:space="preserve">Ionic conductivity in nanoporous composites SiO2/AgI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Nf Frolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal G. Pgy Yot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Ap Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mr Ribes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Ionics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 177, pp.3157. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 177, pp.3009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2006.07.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssi.2006.07.054⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00185034v1</w:t>
+                <w:t xml:space="preserve">hal-00162966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waveguides based on Te2As3Se5 thick films for spatial interferometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Kern</w:t>
+                <w:t xml:space="preserve">Fast ion conduction character and ionic phase transitions in disordered crystals: the complex case of the minerals of the pearceite-polybasite group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bindi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.03.018⟩</w:t>
+              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33, pp.677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00269-006-0117-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00185224v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00185035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly decoupled ionic and protonic solid electrolyte systems, in relation to other relaxing systems and their energy landscapes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Detection of heavy ions in polluted waters : use of chalcogenide sensors and pre-concentration module</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Essi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sistat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Solid Waste Technology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.582-591</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00185017v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00273904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear refractive index measurements in antimony–sulfide glass films using a single beam nonlinear image technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly decoupled ionic and protonic solid electrolyte systems, in relation to other relaxing systems and their energy landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mizuno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cid B. de Araújo</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">J.-P. Belieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kuwata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Messaddeq</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 352, pp.5147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00077254v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00185017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-induced site-selective disordering of Ge2Sb2Te5: A new insight into phase-change optical recording</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Fons</w:t>
+                <w:t xml:space="preserve">Waveguides based on Te2As3Se5 thick films for spatial interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 97, pp.035701. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 352, pp.2416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.035701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00185157v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00185224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of chalcogenide glasses by neutron diffraction</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pressure-induced site-selective disordering of Ge2Sb2Te5: A new insight into phase-change optical recording</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kolobov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Haines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.12.036⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 97, pp.035701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.035701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00202335v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00185157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-change optical recording: the role of confinement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Fons</w:t>
+                <w:t xml:space="preserve">Nonlinear refractive index measurements in antimony–sulfide glass films using a single beam nonlinear image technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cid B. de Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boudebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Briois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Messaddeq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.2161</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 260, pp.723-726</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00185115v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00077254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non linear refractive index measurements in antimony–sulfide glass films using a single beam nonlinear image technique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Structure of chalcogenide glasses by neutron diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Cuello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Fernandez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pradel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2005.11.035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 353, pp.729-732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.12.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00185033v1</w:t>
+                <w:t xml:space="preserve">hal-00202335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selenide and Telluride Thick Films for Mid and Thermal Infrared Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16761,103 +16761,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiogermanate glasses - influence of the modifier cation - A combined XPS and theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Foix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Gonbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 7 (1), pp.180-186. </w:t>
@@ -16920,51 +16920,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chalcogenide thin films deposited by redaio-frequency sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viorel Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17002,103 +17002,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic structure of thiogermanate and thioarseniate glasses: Experimental (XPS) and theoretical (ab initio) characterizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Foix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Gonbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ribes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Ionics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 154-155, pp.161-173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17157,90 +17157,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper (II) selective electrode based on chalcogenide materials: study of the membrane/solution interface with electrochemical impedance spectroscopy and X-ray photoelectron spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Foix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Taillades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Siebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Gonbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 21 (1-2), pp. 3-8. </w:t>
@@ -17290,103 +17290,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structure of ionically conductive chalcogenide glasses: A combined NMR, XPS and ab initio calculation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Foix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Gonbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Taillades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ribes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 3 (1-2), pp.235-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17458,64 +17458,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Taillades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ribes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 06 (C8), pp.C8-655-C8-658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17708,64 +17708,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préparation et caracterisation de composites ≪ verre-supraconducteur ≫</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Roblin-Semène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Belouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17981,77 +17981,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chalcogenide circuits for the realization of CO2 micro-sensors operating at 4.23 µm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Escalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Kribich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18098,90 +18098,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First steps towards CO&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt; gas micro-sensors operating at 4.26 µm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Vu Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Escalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Kribich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18228,103 +18228,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buried channel waveguides for nulling interferometry in the [6-20 µm] spectral range: fabrication and preliminary testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Escalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Transparent Optical Networks (ICTON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Graz, Austria. </w:t>
@@ -18414,51 +18414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kirschner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. International Conference on Transparent Optical Networks (ICTON 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Girona, Spain. pp.1-1</w:t>
@@ -18526,51 +18526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Alleno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Piarristeguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18612,90 +18612,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Te-Ge-Se Thermally Co-Evaporated Films: Elaboration, Characterization and Use for the Manufacture of IR Rib Waveguides, Basic Elements of CO2 Microsensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Vu Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Maulion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Kribich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18871,64 +18871,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cu-As-Te glassy systems : challenges and prospects for thermoelectric applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. B. Vaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Piarristeguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Alleno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19022,64 +19022,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Raguenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Silly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ribes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ceramic and Glass Technology : 2012 Glass and Optical Materials Division Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Saint Louis Missouri, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19143,51 +19143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Raguenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Silly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19264,64 +19264,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Istanbul, Turkey. </w:t>
@@ -19353,329 +19353,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed Glass Former Effect' in lithium borophosphate glasses: a solid state NMR point of view...</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">All-telluride waveguides for nulling interferometry in the 6-20 µm spectral range: Fabrication and testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Solid State Ionics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Varsaw, Poland</w:t>
+              <w:t xml:space="preserve">13th International Conference on Transparent Optical Networks - ICTON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00642947v1</w:t>
+                <w:t xml:space="preserve">hal-01965065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-telluride waveguides for nulling interferometry in the 6-20 µm spectral range: Fabrication and testing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mixed Glass Former Effect' in lithium borophosphate glasses: a solid state NMR point of view...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Raguenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Silly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Transparent Optical Networks - ICTON</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">18th International Conference on Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Varsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965065v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waveguides based on TeGe thick films for spatial interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19765,64 +19765,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kirschner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19873,64 +19873,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration de films chalcogénures par co-évaporation thermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20050,77 +20050,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telluride thick films deposited by co-thermal evaporation: promising materials for far infrared applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20158,51 +20158,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chalcogenide films for infrared integrated optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20249,90 +20249,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Optics for Nulling interferometry in the Thermal Infrared</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Frayret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20383,103 +20383,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of far infrared rib waveguides based on Te-Ge-Ga films deposited by co-thermal evaporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Advances in Optical Thin Films III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, France. pp.71011N-1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20507,380 +20507,380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00348075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of thermal properties of amorphous As-Se-Te films by micro-thermal analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Caroline Vigreux-Bercovici</w:t>
+                <w:t xml:space="preserve">Characterisation of thin films obtained by laser ablation of Ge28Se60Sb12 glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Ureña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vigreux Bercovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glass&amp;Optical Materials Division Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Confference of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Pardubice, Czech Republic. pp.993, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2007.03.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00162990v1</w:t>
+                <w:t xml:space="preserve">hal-00162954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of thin films obtained by laser ablation of Ge28Se60Sb12 glasses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Caroline Vigreux Bercovici</w:t>
+                <w:t xml:space="preserve">Determination of thermal properties of amorphous As-Se-Te films by micro-thermal analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Carlie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Massera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laeticia Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vigreux-Bercovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Confference of Solid State Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Glass&amp;Optical Materials Division Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, New-York, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00162954v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00162990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of heavy ions in polluted waters: use of chalcogenide sensors and pre-concentration module</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Essi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sistat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSWMT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, United States</w:t>
@@ -20909,90 +20909,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Progress in Mid Infrared Integrated Optics for Nulling Interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Abel-Tiberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lecoarer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vigreux Bercovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21043,51 +21043,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of annealing on the photoluminescence in sputtered films of Er-doped chalcogenide glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vigreux Bercovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21203,51 +21203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cherukulappurath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cid de Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of 2006 8th International Conference on Transparent Optical Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Nottingham, France. pp.112-115, </w:t>
@@ -21279,536 +21279,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conference Single-mode planar optics for thermal infrared wavelengths astronomical interferometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId411" w:history="1">
+                <w:t xml:space="preserve">Results on the Development of Mid-Infrared Integrated Optics for the Darwin Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Caroline Vigreux</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Optics and Photonics : Techniques and Instrumentation for Detection of Exoplanets II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, San Diego, United States. pp.590509, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.617417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03763784v1</w:t>
+                <w:t xml:space="preserve">hal-00185453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results on the Development of Mid-Infrared Integrated Optics for the Darwin Mission</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId411" w:history="1">
+                <w:t xml:space="preserve">Conference Single-mode planar optics for thermal infrared wavelengths astronomical interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brahim Arezki</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viorel Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optics and Photonics : Techniques and Instrumentation for Detection of Exoplanets II</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, San Diego, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00185453v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-mode planar optics for thermal infrared wavelengths astronomical interferometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chalcogenide glass based opto-chemical sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viorel Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Laurent</w:t>
+                <w:t xml:space="preserve">Andreu Llobera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Kern</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Vigreux</w:t>
+                <w:t xml:space="preserve">Carlos Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE conference Interferometry for Optical Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2002, Waikoloa, Hawaii, United States. pp.1344</w:t>
+              <w:t xml:space="preserve">International Symposium on Non-Oxide Glasses and New Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Pardubice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00273894v1</w:t>
+                <w:t xml:space="preserve">hal-03763778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalcogenide glass based opto-chemical sensor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annie Pradel</w:t>
+                <w:t xml:space="preserve">Single-mode planar optics for thermal infrared wavelengths astronomical interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreu Llobera</w:t>
+                <w:t xml:space="preserve">P. Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Dominguez</w:t>
+                <w:t xml:space="preserve">I. Schanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Non-Oxide Glasses and New Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Pardubice, Czech Republic</w:t>
+              <w:t xml:space="preserve">SPIE conference Interferometry for Optical Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Waikoloa, Hawaii, United States. pp.1344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763778v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00273894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -22154,51 +22154,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic conductivity of chalcogenide glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ribes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Luc Adam and Xianghua Zhang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chalcogenide glasses: preparation, properties and applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Woodhead Publishing Ltd, Cambridge, UK, pp.169-208, 2014</w:t>
@@ -22386,90 +22386,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NANOSTRUCTURED IONIC CONDUCTORS: INVESTIGATION OF SiO2-MI (M = Li, Ag) COMPOSITES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal G. Yot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Frolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ribes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Johann Peter Reithmaier; Plamen Petkov; Wilhelm Kulisch; Cyril Popov. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanostructured Materials for Advanced Technological Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -22511,51 +22511,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ag-Conducting Chalcogenide Glasses: Application in Programmable Metallization Cells (PMC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Ap Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22787,51 +22787,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840691v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piarristeguy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Escalier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pradel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Cristiglio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cuello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app142411713" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Ghosh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Courth&#233;oux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Brunet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13050862" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318557v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lizion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Laskowski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Blaha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Escalier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2021.101751" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043696v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Micoulaut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Flores-Ruiz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202000490" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225726v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piarristeguy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Micoulaut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Escalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Silly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-V. Coulet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.120730" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225727v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Nuernberg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Jouglard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arinero" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.160123" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290101v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2021.118264" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319237v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Guarneri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jakobs" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A von Hoegen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Maier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Xu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202102356" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402822v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flores-Ruiz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.144204" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001599v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assil Bouzid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp03383a" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977422v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alvarado" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Karam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Dahmani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lepicard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Calzavara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c06507" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434357v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Parc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2019.00340" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549306v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pethes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michalik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nemausat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.155097" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047338v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Haidar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Chen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Record" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2020.114774" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320070v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Hetier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pe&#241;a" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carvalho" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Flaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9100793" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870682v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pal J&#243;v&#225;ri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; Pethes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kaban" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.08.323" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896069v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cavaliere" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8100836" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899458v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Taleb Bendiab" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Bathily" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vigreux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.10.021" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01863868v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C.M. Rodrigues" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mr Ribes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.07.054" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R34DHX7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686687v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Zeidler" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Salmon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Whittaker" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.171401" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01764109v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathiaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ribes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2018.02.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049201v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Morin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Monnier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Vaney" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16137" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806472v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Parc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grillo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.05.280" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826492v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coulet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johnson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.214207" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685952v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vaney" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02683" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637799v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pradel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.184204" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633385v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2017.10.020" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474163v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Leyral" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Brillouet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rousseau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Richard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Mamede" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2016.12.020" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXN6MV46-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451604v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Raty" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrs.2016.302" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556323v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14811" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256749v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Goncalves" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa B. Lopes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaney Jean-Baptiste" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.12.213" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGWC92KT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279978v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-015-4063-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337465v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alleno" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4950947" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325342v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra01770c" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015079v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ori" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Massobrio" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP00467A" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279971v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-015-4227-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273129v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip S. Salmon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry E. Fischer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zpch-2015-0727" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01876573v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TC04267D" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203406v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bastard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Broquin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2015.09.025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D716KJ6N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215610v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C. Johnson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.134205" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219302v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Corallini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01676" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223021v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Ohorodniichuck" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferry" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tc02087e" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111957v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201400008" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196066v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tricot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raguenet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc01992c" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196059v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lishi Wang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merlen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-015-2881-0" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196096v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b00982" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185202v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928504" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202373v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015041" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5B183280E0E73E45E3E498B28D91D74DEB37CBD8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01049994v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Vu Thi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Maulion" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kribich" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barillot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.001617" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121679v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. Avila" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.L. Ribeiro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Messaddeq" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Nalin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2014.11.011" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001836v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel J. Cuello" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.174205" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121564v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2014.03.025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931883v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;nard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201330407" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BMQX3GL3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061812v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Luckas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olk" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jost" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Volkert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4893743" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121592v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Silly" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albadri Hashim" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Levillain" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201402762" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JR5RJF0D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759152v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.11.037" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWXC7HTQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784492v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Conde Garrido" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ure&#241;a" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Fontana" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana Arcondo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.01.007" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915808v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816335v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J&#243;v&#225;ri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kaban" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bednarcik" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/19/195401" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824217v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouleau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TA11159H" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824047v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lenoir" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2013.04.015" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824181v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nf Frolet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4320" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NWX4LCWZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701740v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goncalves" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B. Lopes" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Vaney" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lenoir" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.03.031" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DX3X32R8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647748v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Raguenet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Tricot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2011.11.034" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKNJW0FN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745176v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Uzio" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200935" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WN9HG8CC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743071v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.10.003" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8D3S75T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738679v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Fernandez-Martinez" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201200384" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5J3FQM5D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642943v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Tricot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm12350e" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634461v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Krbal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex V. Kolobov" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fons" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haines" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.024105" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603120v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Parent" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201084126" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7T1LKSP4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598590v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.1.000357" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642945v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Essi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606317v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002922" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642944v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Bououd" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hourch" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kacemi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Guessous" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2011.08.004" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-474RS7BW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524673v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine de Sousa" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Foucan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2010.10.008" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHD3612M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599199v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000767" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8BBNH2N6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671305v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3653595" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644100v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524008v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Pgy Yot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Albert" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ap Pradel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp105252k" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524668v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.08.004" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTNJVN2J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494203v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erazu" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rocca" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2009.10.251" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN68HSGL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511009v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2010.06.050" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1904R2H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536456v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.03.024" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K19RB4Z9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583977v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2010115" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-Q1CD4GBJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490780v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2008.12.027" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0KF134J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580189v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2010114" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-SG94M3ZT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122050v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.O. Mear" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Essi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sistat" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Guimon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Gonbeau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2009.02.051" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04L4RQTS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434398v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levelut" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.115502" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443410v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langer" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maisey" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Geffard-Kuriyama" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cloetens" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549488v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Maisey" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tafforeau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Janvier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6395.2008.00350.x" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-163VQ8DF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721470v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0807047106" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490778v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.05.060" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C6CXZPG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352117v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Albert" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889808034912" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RH9CTVXS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372795v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Frayret" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490776v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.04.072" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDXG8Q9G-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296659v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2008.05.003" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZLX4L3P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263442v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Yot" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/15/155106" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122058v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. O. Mear" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Guimon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341455v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kolobov" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2956409" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185180v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Labadie" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kern" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labeye" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lecoarer" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vigreux Bercovici" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2007.07.013" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349015v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Albert" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pillet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lecomte" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768107059642" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MFB8BSPF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151140v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2006.08.032" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ29XBDS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185042v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arcondo" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Urena" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontana" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2006.07.028" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17CSR6DJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185148v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fons" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2752016" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162994v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.09.065" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162788v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bonhomme" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.09.058" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB9K561R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163036v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.09.060" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BR9S32L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162771v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2430404" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372498v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Cuello" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Piarristeguy" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.12.036" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185427v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yot" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185055v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.07.094" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVG196V2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185016v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foix" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martinez" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2005.10.037" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPG2GWGS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185037v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balan" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185228v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.008459" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162966v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2006.07.052" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMW0CR5H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185035v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bindi" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Evain" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-006-0117-7" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XDZRRNN8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273904v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mear" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185034v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kuwata" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2006.07.054" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6W67FMX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185224v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranieri" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.03.018" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVD7TL5N-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185017v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mizuno" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Belieres" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.06.006" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3T9Q472-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077254v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cid B. de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudebs" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briois" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Messaddeq" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185157v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.035701" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202335v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185115v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185033v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2005.11.035" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37HL2NFL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185457v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383335v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b410834e" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-8GKH98M2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185459v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Balan" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684679v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2738(02)00424-1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X1SHQ9L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418191v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cali" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Taillades" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Siebert" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4931(02)00053-X" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRK2V4J2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684680v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1293-2558(00)01134-1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HMKBLN6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254574v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Etienne" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19968141" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/714C996DCFF2EC484B08B215FB599B48CC0DF3B4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178746v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Mathieu" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Richard" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques All&#232;gre" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Arnaud" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.359389" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249247v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roblin-Sem&#232;ne" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belouet" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994257" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8077C997E702550848A385F09C5048BE79F8C97D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572049v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huicheng Huang" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhishun Weil" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chang" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943640v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550621" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098550v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2015.7193547" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943635v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2014.6876435" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109533v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vu Thi" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maulion" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barillot" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kirschner" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950294v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Vaney" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alleno" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monnier" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763797v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950175v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Goncalves" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Lopes" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950186v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753800v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642946v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01966804v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigreux" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barthelemy" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AIOM.2011.AIFB7" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642947v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965065v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parent" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477422v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghua Zhang" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.846022" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965055v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2309134" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763789v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383327v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403562v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382179v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.807594" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312783v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grelin" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789378" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348075v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.797643" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162990v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Carlie" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Massera" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Petit" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vigreux-Bercovici" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162954v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2007.03.021" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F8SNRQP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185031v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185253v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Abel-Tiberini" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Arezki" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.672847" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185233v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Fuchs" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Fick" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442984v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Godet" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Derbal" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cherukulappurath" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cid de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2006.248351" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763784v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laurent" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schanen" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185453v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.617417" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273894v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laurent" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kern" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schanen" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763778v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Llobera" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Dominguez" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048633v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Viallet" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Seznec" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akitochi Hayashi" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Tatsumisago" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93728-1_50" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633400v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Delaizir," TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633386v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1997-3.c028" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830793v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830798v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753721v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380499v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frolet" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9781402099144" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566465v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-9916-8_49" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HMN3PN8P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840691v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piarristeguy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Escalier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pradel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Cristiglio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cuello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app142411713" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Ghosh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Courth&#233;oux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Brunet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13050862" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402822v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Micoulaut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piarristeguy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Escalier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flores-Ruiz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.144204" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319237v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Guarneri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jakobs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A von Hoegen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Maier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Xu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202102356" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043696v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Micoulaut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Flores-Ruiz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202000490" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225726v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Silly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-V. Coulet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.120730" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318557v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lizion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Laskowski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Blaha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Escalier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2021.101751" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225727v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Nuernberg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Jouglard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arinero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.160123" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290101v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2021.118264" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001599v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assil Bouzid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp03383a" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977422v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alvarado" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Karam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Dahmani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lepicard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Calzavara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c06507" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434357v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Parc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2019.00340" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549306v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pethes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michalik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nemausat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.155097" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047338v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Haidar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Chen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Record" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2020.114774" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320070v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Hetier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pe&#241;a" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carvalho" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Flaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9100793" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870682v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pal J&#243;v&#225;ri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; Pethes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kaban" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.08.323" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826492v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coulet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johnson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.214207" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896069v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cavaliere" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8100836" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899458v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Taleb Bendiab" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Bathily" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vigreux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.10.021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01863868v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C.M. Rodrigues" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mr Ribes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.07.054" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R34DHX7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686687v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Zeidler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Salmon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Whittaker" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.171401" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01764109v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathiaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ribes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2018.02.006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806472v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Parc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grillo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.05.280" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049201v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Morin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Monnier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Vaney" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16137" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556323v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vaney" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14811" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451604v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Raty" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrs.2016.302" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685952v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02683" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633385v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2017.10.020" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637799v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pradel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.184204" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474163v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Leyral" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Brillouet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rousseau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Richard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Mamede" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2016.12.020" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXN6MV46-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279971v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-015-4227-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01876573v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TC04267D" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273129v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip S. Salmon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry E. Fischer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zpch-2015-0727" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256749v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Goncalves" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa B. Lopes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaney Jean-Baptiste" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.12.213" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGWC92KT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279978v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-015-4063-3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337465v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alleno" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4950947" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325342v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra01770c" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015079v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ori" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Massobrio" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP00467A" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202373v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015041" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5B183280E0E73E45E3E498B28D91D74DEB37CBD8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185202v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928504" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219302v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Corallini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01676" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203406v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bastard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Broquin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2015.09.025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D716KJ6N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215610v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C. Johnson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.134205" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223021v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Ohorodniichuck" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferry" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tc02087e" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111957v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201400008" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196059v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lishi Wang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merlen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-015-2881-0" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196066v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tricot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raguenet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc01992c" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196096v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b00982" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001836v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel J. Cuello" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.174205" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01049994v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Vu Thi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Maulion" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kribich" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barillot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.001617" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121679v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. Avila" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.L. Ribeiro" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Messaddeq" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Nalin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2014.11.011" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931883v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;nard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201330407" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BMQX3GL3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121564v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2014.03.025" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061812v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Luckas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olk" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jost" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Volkert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4893743" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121592v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Silly" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albadri Hashim" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Levillain" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201402762" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JR5RJF0D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759152v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.11.037" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWXC7HTQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784492v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Conde Garrido" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ure&#241;a" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Fontana" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana Arcondo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.01.007" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915808v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824217v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouleau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TA11159H" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824047v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lenoir" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2013.04.015" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816335v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J&#243;v&#225;ri" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kaban" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bednarcik" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/19/195401" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824181v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nf Frolet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4320" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NWX4LCWZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701740v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goncalves" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B. Lopes" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Vaney" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lenoir" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.03.031" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DX3X32R8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647748v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Raguenet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Tricot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2011.11.034" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKNJW0FN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745176v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Uzio" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200935" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WN9HG8CC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743071v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.10.003" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8D3S75T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738679v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Fernandez-Martinez" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201200384" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5J3FQM5D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644100v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Essi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671305v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3653595" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642945v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606317v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002922" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598590v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.1.000357" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642943v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Tricot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm12350e" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634461v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Krbal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex V. Kolobov" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fons" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haines" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.024105" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603120v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Parent" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201084126" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7T1LKSP4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524673v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine de Sousa" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Foucan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2010.10.008" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHD3612M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642944v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Bououd" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hourch" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kacemi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Guessous" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2011.08.004" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-474RS7BW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599199v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000767" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8BBNH2N6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490780v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ap Pradel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2008.12.027" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0KF134J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583977v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2010115" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-Q1CD4GBJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524008v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Pgy Yot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Albert" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp105252k" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524668v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.08.004" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTNJVN2J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494203v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erazu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rocca" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2009.10.251" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN68HSGL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536456v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.03.024" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K19RB4Z9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511009v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2010.06.050" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1904R2H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580189v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2010114" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-SG94M3ZT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372795v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Frayret" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490776v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.04.072" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDXG8Q9G-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122050v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.O. Mear" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Essi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sistat" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Guimon" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Gonbeau" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2009.02.051" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04L4RQTS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434398v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levelut" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.115502" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443410v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langer" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maisey" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Geffard-Kuriyama" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cloetens" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549488v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Maisey" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tafforeau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Janvier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6395.2008.00350.x" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-163VQ8DF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721470v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0807047106" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490778v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.05.060" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C6CXZPG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352117v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Albert" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889808034912" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RH9CTVXS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349015v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Albert" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pillet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lecomte" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768107059642" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MFB8BSPF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296659v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2008.05.003" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZLX4L3P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263442v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Yot" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/15/155106" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122058v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. O. Mear" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Guimon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341455v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kolobov" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2956409" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185180v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Labadie" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kern" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labeye" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lecoarer" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vigreux Bercovici" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2007.07.013" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185427v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yot" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372498v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Cuello" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Piarristeguy" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontana" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.12.036" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185055v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arcondo" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Urena" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.07.094" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVG196V2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162788v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bonhomme" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.09.058" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB9K561R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185042v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2006.07.028" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17CSR6DJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151140v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2006.08.032" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ29XBDS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185148v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fons" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2752016" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162994v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.09.065" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162771v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2430404" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163036v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.09.060" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BR9S32L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185115v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185033v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cid B. de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudebs" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briois" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Messaddeq" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2005.11.035" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37HL2NFL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185034v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kuwata" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2006.07.054" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6W67FMX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185016v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foix" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martinez" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2005.10.037" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPG2GWGS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185037v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balan" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185228v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.008459" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162966v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2006.07.052" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMW0CR5H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185035v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bindi" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Evain" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-006-0117-7" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XDZRRNN8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273904v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mear" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185017v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mizuno" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Belieres" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.06.006" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3T9Q472-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185224v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranieri" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.03.018" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVD7TL5N-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185157v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.035701" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077254v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202335v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185457v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383335v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b410834e" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-8GKH98M2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185459v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Balan" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684679v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2738(02)00424-1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X1SHQ9L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418191v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cali" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Taillades" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Siebert" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4931(02)00053-X" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRK2V4J2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684680v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1293-2558(00)01134-1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HMKBLN6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254574v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Etienne" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19968141" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/714C996DCFF2EC484B08B215FB599B48CC0DF3B4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178746v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Mathieu" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Richard" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques All&#232;gre" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Arnaud" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.359389" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249247v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roblin-Sem&#232;ne" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belouet" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994257" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8077C997E702550848A385F09C5048BE79F8C97D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572049v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huicheng Huang" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhishun Weil" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chang" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943640v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550621" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098550v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2015.7193547" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943635v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2014.6876435" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109533v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vu Thi" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maulion" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barillot" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kirschner" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950294v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Vaney" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alleno" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monnier" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763797v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950175v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Goncalves" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Lopes" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950186v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753800v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642946v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01966804v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigreux" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barthelemy" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AIOM.2011.AIFB7" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965065v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parent" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642947v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477422v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghua Zhang" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.846022" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965055v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2309134" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763789v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383327v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403562v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382179v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.807594" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312783v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grelin" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789378" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348075v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.797643" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162954v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2007.03.021" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F8SNRQP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162990v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Carlie" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Massera" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Petit" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vigreux-Bercovici" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185031v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185253v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Abel-Tiberini" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Arezki" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.672847" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185233v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Fuchs" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Fick" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442984v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Godet" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Derbal" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cherukulappurath" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cid de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2006.248351" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185453v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.617417" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763784v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laurent" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schanen" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763778v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Llobera" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Dominguez" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273894v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laurent" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kern" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schanen" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048633v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Viallet" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Seznec" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akitochi Hayashi" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Tatsumisago" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93728-1_50" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633400v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Delaizir," TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633386v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1997-3.c028" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830793v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830798v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753721v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380499v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frolet" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9781402099144" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566465v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-9916-8_49" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HMN3PN8P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>