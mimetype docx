--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04122221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration of structural, electronic, and vibrational properties of amorphous GeTe by selenium substitution: An experimentally constrained density functional study</w:t>
+                <w:t xml:space="preserve">Metavalent Bonding in Crystalline Solids: How Does It Collapse?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Micoulaut</w:t>
+                <w:t xml:space="preserve">Ludovica Guarneri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Piarristeguy</w:t>
+                <w:t xml:space="preserve">Stefan Jakobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Masson</w:t>
+                <w:t xml:space="preserve">A von Hoegen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Escalier</w:t>
+                <w:t xml:space="preserve">Stefan Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Flores-Ruiz</w:t>
+                <w:t xml:space="preserve">Ming Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (14), pp.144204. </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.2102356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.144204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.202102356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03402822v1</w:t>
+                <w:t xml:space="preserve">hal-03319237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metavalent Bonding in Crystalline Solids: How Does It Collapse?</w:t>
+                <w:t xml:space="preserve">Alteration of structural, electronic, and vibrational properties of amorphous GeTe by selenium substitution: An experimentally constrained density functional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovica Guarneri</w:t>
+                <w:t xml:space="preserve">M. Micoulaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Jakobs</w:t>
+                <w:t xml:space="preserve">A. Piarristeguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A von Hoegen</w:t>
+                <w:t xml:space="preserve">Olivier Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Maier</w:t>
+                <w:t xml:space="preserve">R. Escalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming Xu</w:t>
+                <w:t xml:space="preserve">H. Flores-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.2102356. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (14), pp.144204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.202102356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.144204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03319237v1</w:t>
+                <w:t xml:space="preserve">hal-03402822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetrahedral Complexity in Amorphous Networks: A Possible Clue for the Unique Properties of Phase‐Change Materials</w:t>
               </w:r>
@@ -759,77 +759,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obtaining glasses in the extremely crystallizing Ge–Sb–Te phase change material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Piarristeguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Micoulaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Escalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Silly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1289,291 +1289,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03290101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short range order and network connectivity in amorphous AsTe3 : a first principles, machine learning, and XRD study</w:t>
+                <w:t xml:space="preserve">Patterning of the Surface Electrical Potential on Chalcogenide Glasses by a Thermoelectrical Imprinting Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Masson</w:t>
+                <w:t xml:space="preserve">Ricardo Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assil Bouzid</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lara Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lepicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Calzavara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0cp03383a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (42), pp.23150-23157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c06507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03001599v1</w:t>
+                <w:t xml:space="preserve">hal-02977422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterning of the Surface Electrical Potential on Chalcogenide Glasses by a Thermoelectrical Imprinting Process</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short range order and network connectivity in amorphous AsTe3 : a first principles, machine learning, and XRD study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Lepicard</w:t>
+                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Calzavara</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assil Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124 (42), pp.23150-23157. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (43), pp.24895-24906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c06507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0cp03383a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977422v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological Study of Phase-Separated Ag-Conducting Chalcogenide Glasses Using Peak Force Quantitative Nano-Mechanical Characterization</w:t>
               </w:r>
@@ -1702,51 +1702,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short range order and topology of Ge Ga Te100-2 glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Pethes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Piarristeguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2208,77 +2208,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, vibrational, and dynamic properties of Ge-Ga-Te liquids with increasing connectivity: A combined neutron scattering and molecular dynamics study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Flores-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Micoulaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Piarristeguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2336,295 +2336,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-Thin Platinum Deposits by Surface-Limited Redox Replacement of Tellurium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chalcogenide rib waveguides for the characterization of spray deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Maas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
+                <w:t xml:space="preserve">Anis Taleb Bendiab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malick Bathily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Escalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Cavaliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano8100836⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 86, pp.298-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2018.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01896069v1</w:t>
+                <w:t xml:space="preserve">hal-01899458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalcogenide rib waveguides for the characterization of spray deposits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anis Taleb Bendiab</w:t>
+                <w:t xml:space="preserve">Ultra-Thin Platinum Deposits by Surface-Limited Redox Replacement of Tellurium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malick Bathily</w:t>
+                <w:t xml:space="preserve">Mathieu Maas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Vigreux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Annie Pradel</w:t>
+                <w:t xml:space="preserve">Sara Cavaliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 86, pp.298-303. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2018.10.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano8100836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899458v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical properties of NASICON-structured glass-ceramics of the Li 1+x Cr x (Ge y Ti 1-y ) 2-x (PO 4 ) 3 system</w:t>
               </w:r>
@@ -2990,90 +2990,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local vibrational and mechanical characterization of Ag conducting chalcogenide glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Piarristeguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Le Parc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Escalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Grillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3163,51 +3163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐baptiste Vaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3252,347 +3252,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric properties and stability of glasses in the Cu-As-Te system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase-change materials and rigidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Vaney</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Yves Raty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.14811⟩</w:t>
+              <w:t xml:space="preserve">MRS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42, pp.45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/mrs.2016.302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01556323v1</w:t>
+                <w:t xml:space="preserve">hal-01451604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-change materials and rigidity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermoelectric properties and stability of glasses in the Cu-As-Te system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Vaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 42, pp.45. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100, pp.2840-2851. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/mrs.2016.302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jace.14811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01451604v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of Metastable Thermoelectric Crystalline Phases by Tuning the Glass Composition in the Cu–As–Te System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 57 (2), pp.754 - 767. </w:t>
@@ -3624,248 +3624,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01685952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic study of glass stability, crystal structure and electrical properties of lithium ion-conducting glass-ceramics of the Li 1+x Cr x (Ge y Ti 1-y ) 2-x (PO 4 ) 3 system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ana C.M. Rodrigues</w:t>
+                <w:t xml:space="preserve">Towards accurate models for amorphous GeTe: Crucial effect of dispersive van der Waals corrections on the structural properties involved in the phase-change mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Micoulaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Piarristeguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Flores-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2017.10.020⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.184204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633385v1</w:t>
+                <w:t xml:space="preserve">hal-01637799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards accurate models for amorphous GeTe: Crucial effect of dispersive van der Waals corrections on the structural properties involved in the phase-change mechanism</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Pradel</w:t>
+                <w:t xml:space="preserve">A systematic study of glass stability, crystal structure and electrical properties of lithium ion-conducting glass-ceramics of the Li 1+x Cr x (Ge y Ti 1-y ) 2-x (PO 4 ) 3 system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Nuernberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana C.M. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96 (18), </w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 371, pp.167 - 177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.184204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2017.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637799v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the presence of ionic liquid during the NiMoS bulk preparation in the transformation of decanoic acid</w:t>
               </w:r>
@@ -3997,77 +3997,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Temperature Transport Properties of Bi-Substituted β-As&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4125,614 +4125,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High thermoelectric performance in Sn-substituted α-As&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
+                <w:t xml:space="preserve">Structure of Glassy Ag–Ge–Se by Neutron Diffraction with Isotope Substitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Zeidler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip S. Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry E. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5TC04267D⟩</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Physikalische Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 230 (3), pp.417 - 432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/zpch-2015-0727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876573v1</w:t>
+                <w:t xml:space="preserve">hal-01273129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of Glassy Ag–Ge–Se by Neutron Diffraction with Isotope Substitution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philip S. Salmon</w:t>
+                <w:t xml:space="preserve">High thermoelectric performance in Sn-substituted α-As&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Vaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physikalische Chemie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 230 (3), pp.417 - 432. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (12), pp.2329 - 2338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/zpch-2015-0727⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C5TC04267D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273129v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and scalable preparation of tetrahedrite for thermoelectrics via glass crystallization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elsa B. Lopes</w:t>
+                <w:t xml:space="preserve">Thermoelectric Properties of the α-As&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Crystalline Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Vaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Monnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vaney Jean-Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.12.213⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (3), pp.1447-1452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11664-015-4063-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01256749v1</w:t>
+                <w:t xml:space="preserve">hal-01279978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric Properties of the α-As&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Crystalline Phase</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cédric Morin</w:t>
+                <w:t xml:space="preserve">Fast and scalable preparation of tetrahedrite for thermoelectrics via glass crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. P. Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa B. Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bourgon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaney Jean-Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 664, pp.209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.12.213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11664-015-4063-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01279978v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01256749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-temperature thermoelectric properties of the β-As&amp;lt;sub&amp;gt;2−x&amp;lt;/sub&amp;gt;Bi&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; solid solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4809,103 +4809,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic structure, low-temperature transport and thermodynamic properties of polymorphic β-As&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (57), pp.52048-52057. </w:t>
@@ -5067,264 +5067,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalcogénures pour le stockage de l’information : mémoires ioniques (CB-RAM) et mémoires à changement de phase (PC-RAM)</w:t>
+                <w:t xml:space="preserve">Structural singularities in GexTe100−x films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Micoulaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Escalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pal Jóvári</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Kaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 103, pp.402. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 143, pp.074502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mattech/2015041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4928504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01202373v1</w:t>
+                <w:t xml:space="preserve">hal-01185202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural singularities in GexTe100−x films</w:t>
+                <w:t xml:space="preserve">Chalcogénures pour le stockage de l’information : mémoires ioniques (CB-RAM) et mémoires à changement de phase (PC-RAM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 103, pp.402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2015041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4928504⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01185202v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymorphism in Thermoelectric As&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t>
               </w:r>
@@ -5336,77 +5336,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Corallini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 54 (20), pp.9936. </w:t>
@@ -5444,51 +5444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telluride buried channel waveguides operating from 6 to 20 µm for photonic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Escalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5590,51 +5590,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of tellurium concentration on the structural and vibrational properties of phase-change Ge-Sb-Te liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Flores-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Micoulaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5724,51 +5724,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective medium theory based modeling of the thermoelectric properties of composites: comparison between predictions and experiments in the glass-crystal composite system Si&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt;As&amp;lt;sub&amp;gt;15&amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;75&amp;lt;/sub&amp;gt;–Bi&amp;lt;sub&amp;gt;0.4&amp;lt;/sub&amp;gt;Sb&amp;lt;sub&amp;gt;1.6&amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5858,77 +5858,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Temperature Thermoelectric Properties of Sn-Doped β-As&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5986,295 +5986,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01111957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underpotential deposition of selenium and antimony on gold</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P-O-B-3 linkages in borophosphate glasses evidenced by high field B-11/P-31 correlation NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lishi Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annie Pradel</w:t>
+                <w:t xml:space="preserve">G. Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Merlen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Ribes</w:t>
+                <w:t xml:space="preserve">B. Raguenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Silly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10008-015-2881-0⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (45), pp.9284-9286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cc01992c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196059v1</w:t>
+                <w:t xml:space="preserve">hal-01196066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-O-B-3 linkages in borophosphate glasses evidenced by high field B-11/P-31 correlation NMR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Tricot</w:t>
+                <w:t xml:space="preserve">Underpotential deposition of selenium and antimony on gold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Raguenet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Silly</w:t>
+                <w:t xml:space="preserve">Lishi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ribes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Pradel</w:t>
+                <w:t xml:space="preserve">Alexandre Merlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 51 (45), pp.9284-9286. </w:t>
+              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (8), pp.2399-2411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5cc01992c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10008-015-2881-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196066v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and Dynamics of Ionic Liquids Confined in Amorphous Porous Chalcogenides</w:t>
               </w:r>
@@ -6524,51 +6524,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wide-range transmitting chalcogenide films and development of micro-components for infrared integrated optics applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Vu Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6782,303 +6782,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of a minimum in refractive indexes of amorphous GexTe100 x films: Relevance to the development of infrared waveguides</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A voltammetric study of the underpotential deposition of cobalt and antimony on gold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lishi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mr Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Record</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201330407⟩</w:t>
+              <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 724, pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2014.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931883v1</w:t>
+                <w:t xml:space="preserve">hal-01121564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A voltammetric study of the underpotential deposition of cobalt and antimony on gold</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evidence of a minimum in refractive indexes of amorphous GexTe100 x films: Relevance to the development of infrared waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Escalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 211 (4), pp.932-937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201330407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2014.03.025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01121564v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Maxwell rigidity transitions on resistance drift phenomena in GexTe12x glasses</w:t>
               </w:r>
@@ -7344,51 +7344,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channel waveguides based on thermally co-evaporated Te-Ge-Se films for infrared integrated optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Vu Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7743,429 +7743,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive study of the crystallization of Cu-As-Te glasses: microstructure and thermoelectric properties</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short range order and stability of amorphous GexTe100-x alloys (12 ≤ x ≤ 44.6)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rouleau</w:t>
+                <w:t xml:space="preserve">P. Jóvári</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Escalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bednarcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3TA11159H⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25, pp.195401-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/19/195401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00824217v1</w:t>
+                <w:t xml:space="preserve">hal-00816335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability and thermoelectric properties of Cu&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;As&amp;lt;sub&amp;gt;40−x&amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;60−y&amp;lt;/sub&amp;gt;Se&amp;lt;sub&amp;gt;y&amp;lt;/sub&amp;gt; semiconducting glasses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">A comprehensive study of the crystallization of Cu-As-Te glasses: microstructure and thermoelectric properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alleno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (28), pp.8190-8200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3TA11159H⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2013.04.015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00824047v1</w:t>
+                <w:t xml:space="preserve">hal-00824217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short range order and stability of amorphous GexTe100-x alloys (12 ≤ x ≤ 44.6)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Jóvári</w:t>
+                <w:t xml:space="preserve">Thermal stability and thermoelectric properties of Cu&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;As&amp;lt;sub&amp;gt;40−x&amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;60−y&amp;lt;/sub&amp;gt;Se&amp;lt;sub&amp;gt;y&amp;lt;/sub&amp;gt; semiconducting glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Vaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">I. Kaban</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alleno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bednarcik</w:t>
+                <w:t xml:space="preserve">Bertrand Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 25, pp.195401-9. </w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 203, pp.212-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/19/195401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2013.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00816335v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ag-Ge-Se glasses: a vibrational spectroscopy study</w:t>
               </w:r>
@@ -8319,51 +8319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. B. Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. B. Vaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8575,673 +8575,673 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Structuring of Ni MoS2 by using an Ionic Liquid</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Courthéoux</w:t>
+                <w:t xml:space="preserve">Short range order and Ag diffusion threshold in Agx(Ge0.25Se0.75)100 x glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Uzio</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alejandro Fernandez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Cristiglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2012 issue 31, pp.4967-4971. </w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 249 (10), pp.2028-2033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201200935⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssb.201200384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00745176v1</w:t>
+                <w:t xml:space="preserve">hal-00738679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selenium modified Te85Ge15 films elaborated by thermal co-evaporation for infrared applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Vigreux</w:t>
+                <w:t xml:space="preserve">Synthesis and Structuring of Ni MoS2 by using an Ionic Liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Leyral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Courthéoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Uzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.10.003⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012 issue 31, pp.4967-4971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201200935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00743071v1</w:t>
+                <w:t xml:space="preserve">hal-00745176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short range order and Ag diffusion threshold in Agx(Ge0.25Se0.75)100 x glasses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selenium modified Te85Ge15 films elaborated by thermal co-evaporation for infrared applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Vu Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Escalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 249 (10), pp.2028-2033. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 524, pp.309-315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssb.201200384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00738679v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">METAL-SULPHIDE ISE FOR COPPER (II) DETECTION</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Essi</w:t>
+                <w:t xml:space="preserve">Microstructural study of (Ag(2)S)(x)(GeS(2))(100-x) and (Ag(2)S)(x)(GeS)(60)(GeS(2))(40-x) glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ramonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chalcogenide Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1393, pp.7-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3653595⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00644100v1</w:t>
+                <w:t xml:space="preserve">hal-00671305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural study of (Ag(2)S)(x)(GeS(2))(100-x) and (Ag(2)S)(x)(GeS)(60)(GeS(2))(40-x) glasses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Ribes</w:t>
+                <w:t xml:space="preserve">METAL-SULPHIDE ISE FOR COPPER (II) DETECTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Essi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chalcogenide Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (5), pp.301 - 308</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671305v1</w:t>
+                <w:t xml:space="preserve">hal-00644100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro electrode for copper ion in solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Essi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9279,51 +9279,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realization of single-mode telluride rib waveguides for mid-infrared applications between 10 µm and 20 µm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9413,51 +9413,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and testing of all-telluride rib waveguides for nulling interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9465,51 +9465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1 (3), pp.357-364. </w:t>
@@ -9824,51 +9824,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telluride films and waveguides for IR integrated optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9953,51 +9953,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep reactive etching ion etching of thermally co-evaporated Te-Ge films for IR integrated optics components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10293,51 +10293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ribes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 208 (10), pp.2303-2308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10538,51 +10538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10635,720 +10635,720 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00583977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous Conductivity Behavior of AgI-Vycor7930 Nanocomposites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Albert</w:t>
+                <w:t xml:space="preserve">High resolution electrical characterisation of Ag-conducting heterogeneous chalcogenide glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nf Frolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mr Ribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Ap Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp105252k⟩</w:t>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 181, pp.1205-1208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2010.06.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00524008v1</w:t>
+                <w:t xml:space="preserve">hal-00511009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of composition on the properties of Te-Ge thick films deposited by co-thermal evaporation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Vigreux</w:t>
+                <w:t xml:space="preserve">Local electrical characterization of Ag conducting chalcogenide glasses using electric force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 356 (41-42), pp.2175. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 356, pp.2402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2010.03.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2010.08.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00524668v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00536456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectroscopy of chalcogenide thin films prepared by PLD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anomalous Conductivity Behavior of AgI-Vycor7930 Nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal G. Pgy Yot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Erazu</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Nf Frolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mr Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Ap Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2009.10.251⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (43), pp.18318-18322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp105252k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00494203v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local electrical characterization of Ag conducting chalcogenide glasses using electric force microscopy</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raman spectroscopy of chalcogenide thin films prepared by PLD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Erazu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Ureña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibiana Arcondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 356, pp.2402. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 495 (2), pp.642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2010.03.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2009.10.251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00536456v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution electrical characterisation of Ag-conducting heterogeneous chalcogenide glasses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annie Ap Pradel</w:t>
+                <w:t xml:space="preserve">Effect of composition on the properties of Te-Ge thick films deposited by co-thermal evaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 181, pp.1205-1208. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 356 (41-42), pp.2175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssi.2010.06.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2010.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00511009v1</w:t>
+                <w:t xml:space="preserve">hal-00524668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guides d'onde canaux à base de couches chalcogénures déposées par co-évaporation thermique et gravées par voie sèche pour des applications en optique intégrée infrarouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11446,64 +11446,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Frayret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11593,51 +11593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Krbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Frayret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 355, pp.2088-2091. </w:t>
@@ -11681,695 +11681,695 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00490776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization of a Cu(II) thin-film aging in a Cu-nitrate solution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Skull and brain of a 300 million-year-old chimaeroid fish revealed by synchrotron holotomography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.O. Mear</w:t>
+                <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Essi</w:t>
+                <w:t xml:space="preserve">J.G. Maisey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sistat</w:t>
+                <w:t xml:space="preserve">D. Geffard-Kuriyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Francoise Guimon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Danielle Gonbeau</w:t>
+                <w:t xml:space="preserve">P. Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2009.02.051⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (13), pp.5224-5228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0807047106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122050v1</w:t>
+                <w:t xml:space="preserve">hal-00721470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial Structure Memory of Pressure-Induced Changes in the Phase-Change Memory Alloy Ge2Sb2Te5</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paul Fons</w:t>
+                <w:t xml:space="preserve">Structural characterization of a Cu(II) thin-film aging in a Cu-nitrate solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.O. Mear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Essi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Levelut</w:t>
+                <w:t xml:space="preserve">P. Sistat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Francoise Guimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Gonbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.115502⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 255 (13-14), pp.6607-6611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2009.02.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434398v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skull and brain of a 300 million-year-old chimaeroid fish revealed by synchrotron holotomography</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Geffard-Kuriyama</w:t>
+                <w:t xml:space="preserve">Initial Structure Memory of Pressure-Induced Changes in the Phase-Change Memory Alloy Ge2Sb2Te5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milos Krbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex V. Kolobov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Haines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Cloetens</w:t>
+                <w:t xml:space="preserve">Claire Levelut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103, pp.115502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.115502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443410v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An enigmatic gnathostome vertebrate skull from the Middle Devonian of Bolivia.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Skull and brain of a 300 million-year-old chimaeroid fish revealed by synchrotron holotomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.G. Maisey</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Tafforeau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Maisey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Geffard-Kuriyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cloetens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Zoologica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.5224-5228</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00549488v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skull and brain of a 300 million-year-old chimaeroid fish revealed by synchrotron holotomography.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">An enigmatic gnathostome vertebrate skull from the Middle Devonian of Bolivia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. Maisey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tafforeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Zoologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 90, pp.123-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1463-6395.2008.00350.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0807047106⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00721470v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology and structural studies of Ag photo-diffused GeySe1y thin films prepared by RF-sputtering</w:t>
               </w:r>
@@ -12768,77 +12768,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructured ionic conductors: A study of Vycor®7930–LiI composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nf Frolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal G. Pgy Yot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Ap Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13053,77 +13053,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCESSING AND CHARACTERIZATION OF THIN FILM Cux(Ge28Se60Sb12)1-x ION-SELECTIVE ELECTRODE MEMBRANE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. O. Mear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Essi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Guimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chalcogenide Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5 (6), pp.117-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13410,265 +13410,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00185180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-thermal evaporation: a new method to deposit telluride films</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure of chalcogenide glasses by neutron diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Yot</w:t>
+                <w:t xml:space="preserve">G. J. Cuello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Piarristeguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Fernandez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optoelectronics and Advanced Materials - Rapid Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 353 (8-10), pp.729 à 732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.12.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00185427v1</w:t>
+                <w:t xml:space="preserve">insu-00372498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of chalcogenide glasses by neutron diffraction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Pradel</w:t>
+                <w:t xml:space="preserve">Co-thermal evaporation: a new method to deposit telluride films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vigreux Bercovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Yot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optoelectronics and Advanced Materials - Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (10), pp.487</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00372498v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00185427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale intrinsic heterogeneities in Ag-Ge-Se glasses and their correlation with physical properties</w:t>
               </w:r>
@@ -13680,77 +13680,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Arcondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Urena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Piarristeguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13796,51 +13796,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Te-rich Ge-As-Se-Te bulk glasses and films for future infrared integrated optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13906,445 +13906,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00162788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneous–inhomogeneous models of Agx(Ge0.25Se0.75)100−x bulk glasses</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pressure-induced amorphization of quasibinary GeTe-Sb2Te3: The role of vacancies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kolobov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Haines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2006.07.028⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.021911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2752016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00185042v1</w:t>
+                <w:t xml:space="preserve">hal-00185148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of porous Vycor(r) 7930–AgI composites synthesised by electro-crystallisation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Mr Ribes</w:t>
+                <w:t xml:space="preserve">Homogeneous–inhomogeneous models of Agx(Ge0.25Se0.75)100−x bulk glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Arcondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Urena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Piarristeguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 99, pp.56. </w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 389, pp.77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2006.08.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2006.07.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00151140v1</w:t>
+                <w:t xml:space="preserve">hal-00185042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-induced amorphization of quasibinary GeTe-Sb2Te3: The role of vacancies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterisation of porous Vycor(r) 7930–AgI composites synthesised by electro-crystallisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Nf Frolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal G. Pgy Yot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Ap Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mr Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 99, pp.56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2006.08.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2752016⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00185148v1</w:t>
+                <w:t xml:space="preserve">hal-00151140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase separation in Ag-Ge-Se glasses</w:t>
               </w:r>
@@ -14454,303 +14454,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00162994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission measurement at 10.6 µm of Te2As3Se5 rib waveguides on As2S3 substrate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Bonhomme</w:t>
+                <w:t xml:space="preserve">Neutron thermodiffractometry study of silver chalcogenide glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Cuello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibiana Arcondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mr Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.011110. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 353, pp.1243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2430404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.09.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00162771v1</w:t>
+                <w:t xml:space="preserve">hal-00163036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron thermodiffractometry study of silver chalcogenide glasses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bibiana Arcondo</w:t>
+                <w:t xml:space="preserve">Transmission measurement at 10.6 µm of Te2As3Se5 rib waveguides on As2S3 substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vigreux Bercovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.011110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2430404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.09.060⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00163036v1</w:t>
+                <w:t xml:space="preserve">hal-00162771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-change optical recording: the role of confinement</w:t>
               </w:r>
@@ -14788,51 +14788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.2161</w:t>
@@ -14900,51 +14900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boudebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Messaddeq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15007,103 +15007,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure of Ag2S–As2S3 glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Piarristeguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kuwata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ribes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Ionics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 177, pp.3157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15143,480 +15143,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00185034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XPS valence band spectra and theoretical calculations for investigations on thiogermanate and thiosilicate glasses</w:t>
+                <w:t xml:space="preserve">Phase separation and ionic conductivity: an Electric Force Microscopy investigation of silver chalcogenide glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Foix</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">V. Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Piarristeguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ribes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danielle Gonbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8, pp.2112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00185016v1</w:t>
+                <w:t xml:space="preserve">hal-00185037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase separation and ionic conductivity: an Electric Force Microscopy investigation of silver chalcogenide glasses</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M-lines characterization of selenide and telluride waveguides for mid-infrared interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vigreux Bercovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14 (18), pp.8459-8469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.14.008459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00185037v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00185228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-lines characterization of selenide and telluride waveguides for mid-infrared interferometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+                <w:t xml:space="preserve">Fast ion conduction character and ionic phase transitions in disordered crystals: the complex case of the minerals of the pearceite-polybasite group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bindi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33, pp.677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00269-006-0117-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.14.008459⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00185228v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00185035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic conductivity in nanoporous composites SiO2/AgI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nf Frolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal G. Pgy Yot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Ap Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15682,255 +15686,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00162966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast ion conduction character and ionic phase transitions in disordered crystals: the complex case of the minerals of the pearceite-polybasite group</w:t>
+                <w:t xml:space="preserve">XPS valence band spectra and theoretical calculations for investigations on thiogermanate and thiosilicate glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bindi</w:t>
+                <w:t xml:space="preserve">Dominique Foix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Evain</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Hervé Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Gonbeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 33, pp.677. </w:t>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 323 (2-3), pp.606-616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00269-006-0117-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2005.10.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00185035v1</w:t>
+                <w:t xml:space="preserve">hal-00185016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of heavy ions in polluted waters : use of chalcogenide sensors and pre-concentration module</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Essi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sistat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid Waste Technology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.582-591</w:t>
@@ -15953,578 +15953,578 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00273904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly decoupled ionic and protonic solid electrolyte systems, in relation to other relaxing systems and their energy landscapes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Waveguides based on Te2As3Se5 thick films for spatial interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Mizuno</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Ribes</w:t>
+                <w:t xml:space="preserve">Vincent Ranieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 352, pp.5147. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 352, pp.2416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.03.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.06.006⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00185017v1</w:t>
+                <w:t xml:space="preserve">hal-00185224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waveguides based on Te2As3Se5 thick films for spatial interferometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Vigreux</w:t>
+                <w:t xml:space="preserve">Highly decoupled ionic and protonic solid electrolyte systems, in relation to other relaxing systems and their energy landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mizuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ranieri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Kern</w:t>
+                <w:t xml:space="preserve">J.-P. Belieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kuwata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 352, pp.2416. </w:t>
+              <w:t xml:space="preserve">, 2006, 352, pp.5147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.03.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00185224v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00185017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-induced site-selective disordering of Ge2Sb2Te5: A new insight into phase-change optical recording</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Fons</w:t>
+                <w:t xml:space="preserve">Nonlinear refractive index measurements in antimony–sulfide glass films using a single beam nonlinear image technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cid B. de Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boudebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Briois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Messaddeq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 260, pp.723-726</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00185157v1</w:t>
+                <w:t xml:space="preserve">hal-00077254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear refractive index measurements in antimony–sulfide glass films using a single beam nonlinear image technique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Messaddeq</w:t>
+                <w:t xml:space="preserve">Pressure-induced site-selective disordering of Ge2Sb2Te5: A new insight into phase-change optical recording</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kolobov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Haines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 97, pp.035701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.035701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00077254v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00185157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of chalcogenide glasses by neutron diffraction</w:t>
               </w:r>
@@ -16536,100 +16536,100 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Fernandez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 353, pp.729-732. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.12.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00202335v1</w:t>
@@ -16640,51 +16640,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selenide and Telluride Thick Films for Mid and Thermal Infrared Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16761,103 +16761,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiogermanate glasses - influence of the modifier cation - A combined XPS and theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Foix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Gonbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 7 (1), pp.180-186. </w:t>
@@ -16920,51 +16920,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chalcogenide thin films deposited by redaio-frequency sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viorel Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16996,397 +16996,397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00185459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic structure of thiogermanate and thioarseniate glasses: Experimental (XPS) and theoretical (ab initio) characterizations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId467" w:history="1">
+                <w:t xml:space="preserve">Copper (II) selective electrode based on chalcogenide materials: study of the membrane/solution interface with electrochemical impedance spectroscopy and X-ray photoelectron spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Foix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Taillades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Gonbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0167-2738(02)00424-1⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 21 (1-2), pp. 3-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0928-4931(02)00053-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01684679v1</w:t>
+                <w:t xml:space="preserve">hal-00418191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper (II) selective electrode based on chalcogenide materials: study of the membrane/solution interface with electrochemical impedance spectroscopy and X-ray photoelectron spectroscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId467" w:history="1">
+                <w:t xml:space="preserve">Electronic structure of thiogermanate and thioarseniate glasses: Experimental (XPS) and theoretical (ab initio) characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Foix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Gonbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 21 (1-2), pp. 3-8. </w:t>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 154-155, pp.161-173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0928-4931(02)00053-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0167-2738(02)00424-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00418191v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structure of ionically conductive chalcogenide glasses: A combined NMR, XPS and ab initio calculation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Foix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Gonbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Taillades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ribes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 3 (1-2), pp.235-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17445,77 +17445,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insights of the Solid State Transformations in the Ag-Se-Ge System : a Mechanical Spectroscopy Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Taillades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ribes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 06 (C8), pp.C8-655-C8-658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17708,64 +17708,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préparation et caracterisation de composites ≪ verre-supraconducteur ≫</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Roblin-Semène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Belouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17981,51 +17981,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chalcogenide circuits for the realization of CO2 micro-sensors operating at 4.23 µm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Escalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18098,51 +18098,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First steps towards CO&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt; gas micro-sensors operating at 4.26 µm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Vu Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18228,51 +18228,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buried channel waveguides for nulling interferometry in the [6-20 µm] spectral range: fabrication and preliminary testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Escalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18414,51 +18414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kirschner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. International Conference on Transparent Optical Networks (ICTON 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Girona, Spain. pp.1-1</w:t>
@@ -18500,77 +18500,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chalcogenide glasses and glass ceramics in the Cu-As-Te system. Toward new thermoelectric materials ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Vaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Alleno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Piarristeguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18612,51 +18612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Te-Ge-Se Thermally Co-Evaporated Films: Elaboration, Characterization and Use for the Manufacture of IR Rib Waveguides, Basic Elements of CO2 Microsensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Vu Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18759,51 +18759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.P. Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.B. Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Vaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18871,64 +18871,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cu-As-Te glassy systems : challenges and prospects for thermoelectric applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. B. Vaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Piarristeguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Alleno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19372,51 +19372,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-telluride waveguides for nulling interferometry in the 6-20 µm spectral range: Fabrication and testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19618,64 +19618,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waveguides based on TeGe thick films for spatial interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19873,51 +19873,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration de films chalcogénures par co-évaporation thermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20050,77 +20050,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telluride thick films deposited by co-thermal evaporation: promising materials for far infrared applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20158,51 +20158,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chalcogenide films for infrared integrated optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20383,77 +20383,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of far infrared rib waveguides based on Te-Ge-Ga films deposited by co-thermal evaporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20778,286 +20778,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00162990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of heavy ions in polluted waters: use of chalcogenide sensors and pre-concentration module</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Sistat</w:t>
+                <w:t xml:space="preserve">Recent Progress in Mid Infrared Integrated Optics for Nulling Interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Abel-Tiberini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lecoarer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vigreux Bercovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSWMT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Advances in Stellar Interferometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Orlando, United States. pp.E2682, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.672847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00185031v1</w:t>
+                <w:t xml:space="preserve">hal-00185253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Progress in Mid Infrared Integrated Optics for Nulling Interferometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brahim Arezki</w:t>
+                <w:t xml:space="preserve">Detection of heavy ions in polluted waters: use of chalcogenide sensors and pre-concentration module</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Essi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sistat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Advances in Stellar Interferometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICSWMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.672847⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00185253v1</w:t>
+                <w:t xml:space="preserve">hal-00185031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of annealing on the photoluminescence in sputtered films of Er-doped chalcogenide glasses</w:t>
               </w:r>
@@ -21279,329 +21279,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results on the Development of Mid-Infrared Integrated Optics for the Darwin Mission</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
+                <w:t xml:space="preserve">Conference Single-mode planar optics for thermal infrared wavelengths astronomical interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brahim Arezki</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viorel Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optics and Photonics : Techniques and Instrumentation for Detection of Exoplanets II</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, San Diego, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00185453v1</w:t>
+                <w:t xml:space="preserve">hal-03763784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conference Single-mode planar optics for thermal infrared wavelengths astronomical interferometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Laurent</w:t>
+                <w:t xml:space="preserve">Results on the Development of Mid-Infrared Integrated Optics for the Darwin Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Caroline Vigreux</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Optics and Photonics : Techniques and Instrumentation for Detection of Exoplanets II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, San Diego, United States. pp.590509, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.617417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763784v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00185453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chalcogenide glass based opto-chemical sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viorel Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21708,51 +21708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Schanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22399,51 +22399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal G. Yot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Frolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22787,51 +22787,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840691v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piarristeguy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Escalier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pradel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Cristiglio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cuello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app142411713" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Ghosh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Courth&#233;oux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Brunet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13050862" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402822v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Micoulaut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piarristeguy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Escalier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flores-Ruiz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.144204" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319237v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Guarneri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jakobs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A von Hoegen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Maier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Xu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202102356" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043696v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Micoulaut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Flores-Ruiz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202000490" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225726v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Silly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-V. Coulet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.120730" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318557v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lizion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Laskowski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Blaha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Escalier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2021.101751" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225727v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Nuernberg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Jouglard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arinero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.160123" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290101v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2021.118264" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001599v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assil Bouzid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp03383a" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977422v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alvarado" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Karam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Dahmani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lepicard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Calzavara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c06507" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434357v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Parc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2019.00340" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549306v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pethes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michalik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nemausat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.155097" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047338v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Haidar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Chen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Record" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2020.114774" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320070v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Hetier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pe&#241;a" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carvalho" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Flaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9100793" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870682v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pal J&#243;v&#225;ri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; Pethes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kaban" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.08.323" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826492v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coulet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johnson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.214207" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896069v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cavaliere" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8100836" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899458v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Taleb Bendiab" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Bathily" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vigreux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.10.021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01863868v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C.M. Rodrigues" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mr Ribes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.07.054" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R34DHX7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686687v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Zeidler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Salmon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Whittaker" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.171401" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01764109v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathiaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ribes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2018.02.006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806472v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Parc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grillo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.05.280" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049201v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Morin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Monnier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Vaney" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16137" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556323v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vaney" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14811" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451604v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Raty" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrs.2016.302" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685952v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02683" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633385v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2017.10.020" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637799v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pradel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.184204" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474163v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Leyral" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Brillouet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rousseau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Richard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Mamede" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2016.12.020" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXN6MV46-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279971v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-015-4227-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01876573v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TC04267D" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273129v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip S. Salmon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry E. Fischer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zpch-2015-0727" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256749v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Goncalves" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa B. Lopes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaney Jean-Baptiste" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.12.213" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGWC92KT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279978v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-015-4063-3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337465v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alleno" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4950947" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325342v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra01770c" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015079v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ori" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Massobrio" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP00467A" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202373v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015041" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5B183280E0E73E45E3E498B28D91D74DEB37CBD8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185202v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928504" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219302v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Corallini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01676" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203406v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bastard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Broquin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2015.09.025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D716KJ6N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215610v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C. Johnson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.134205" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223021v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Ohorodniichuck" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferry" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tc02087e" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111957v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201400008" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196059v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lishi Wang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merlen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-015-2881-0" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196066v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tricot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raguenet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc01992c" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196096v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b00982" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001836v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel J. Cuello" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.174205" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01049994v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Vu Thi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Maulion" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kribich" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barillot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.001617" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121679v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. Avila" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.L. Ribeiro" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Messaddeq" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Nalin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2014.11.011" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931883v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;nard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201330407" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BMQX3GL3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121564v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2014.03.025" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061812v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Luckas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olk" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jost" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Volkert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4893743" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121592v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Silly" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albadri Hashim" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Levillain" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201402762" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JR5RJF0D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759152v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.11.037" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWXC7HTQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784492v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Conde Garrido" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ure&#241;a" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Fontana" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana Arcondo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.01.007" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915808v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824217v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouleau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TA11159H" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824047v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lenoir" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2013.04.015" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816335v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J&#243;v&#225;ri" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kaban" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bednarcik" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/19/195401" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824181v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nf Frolet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4320" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NWX4LCWZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701740v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goncalves" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B. Lopes" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Vaney" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lenoir" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.03.031" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DX3X32R8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647748v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Raguenet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Tricot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2011.11.034" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKNJW0FN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745176v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Uzio" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200935" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WN9HG8CC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743071v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.10.003" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8D3S75T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738679v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Fernandez-Martinez" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201200384" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5J3FQM5D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644100v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Essi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671305v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3653595" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642945v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606317v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002922" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598590v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.1.000357" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642943v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Tricot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm12350e" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634461v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Krbal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex V. Kolobov" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fons" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haines" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.024105" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603120v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Parent" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201084126" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7T1LKSP4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524673v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine de Sousa" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Foucan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2010.10.008" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHD3612M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642944v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Bououd" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hourch" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kacemi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Guessous" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2011.08.004" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-474RS7BW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599199v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000767" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8BBNH2N6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490780v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ap Pradel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2008.12.027" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0KF134J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583977v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2010115" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-Q1CD4GBJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524008v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Pgy Yot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Albert" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp105252k" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524668v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.08.004" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTNJVN2J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494203v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erazu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rocca" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2009.10.251" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN68HSGL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536456v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.03.024" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K19RB4Z9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511009v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2010.06.050" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1904R2H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580189v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2010114" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-SG94M3ZT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372795v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Frayret" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490776v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.04.072" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDXG8Q9G-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122050v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.O. Mear" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Essi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sistat" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Guimon" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Gonbeau" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2009.02.051" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04L4RQTS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434398v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levelut" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.115502" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443410v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langer" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maisey" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Geffard-Kuriyama" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cloetens" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549488v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Maisey" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tafforeau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Janvier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6395.2008.00350.x" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-163VQ8DF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721470v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0807047106" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490778v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.05.060" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C6CXZPG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352117v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Albert" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889808034912" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RH9CTVXS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349015v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Albert" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pillet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lecomte" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768107059642" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MFB8BSPF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296659v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2008.05.003" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZLX4L3P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263442v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Yot" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/15/155106" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122058v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. O. Mear" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Guimon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341455v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kolobov" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2956409" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185180v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Labadie" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kern" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labeye" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lecoarer" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vigreux Bercovici" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2007.07.013" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185427v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yot" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372498v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Cuello" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Piarristeguy" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontana" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.12.036" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185055v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arcondo" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Urena" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.07.094" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVG196V2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162788v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bonhomme" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.09.058" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB9K561R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185042v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2006.07.028" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17CSR6DJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151140v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2006.08.032" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ29XBDS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185148v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fons" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2752016" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162994v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.09.065" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162771v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2430404" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163036v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.09.060" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BR9S32L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185115v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185033v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cid B. de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudebs" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briois" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Messaddeq" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2005.11.035" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37HL2NFL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185034v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kuwata" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2006.07.054" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6W67FMX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185016v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foix" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martinez" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2005.10.037" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPG2GWGS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185037v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balan" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185228v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.008459" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162966v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2006.07.052" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMW0CR5H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185035v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bindi" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Evain" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-006-0117-7" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XDZRRNN8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273904v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mear" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185017v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mizuno" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Belieres" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.06.006" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3T9Q472-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185224v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranieri" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.03.018" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVD7TL5N-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185157v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.035701" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077254v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202335v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185457v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383335v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b410834e" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-8GKH98M2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185459v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Balan" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684679v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2738(02)00424-1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X1SHQ9L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418191v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cali" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Taillades" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Siebert" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4931(02)00053-X" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRK2V4J2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684680v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1293-2558(00)01134-1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HMKBLN6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254574v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Etienne" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19968141" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/714C996DCFF2EC484B08B215FB599B48CC0DF3B4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178746v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Mathieu" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Richard" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques All&#232;gre" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Arnaud" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.359389" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249247v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roblin-Sem&#232;ne" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belouet" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994257" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8077C997E702550848A385F09C5048BE79F8C97D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572049v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huicheng Huang" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhishun Weil" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chang" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943640v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550621" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098550v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2015.7193547" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943635v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2014.6876435" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109533v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vu Thi" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maulion" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barillot" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kirschner" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950294v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Vaney" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alleno" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monnier" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763797v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950175v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Goncalves" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Lopes" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950186v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753800v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642946v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01966804v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigreux" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barthelemy" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AIOM.2011.AIFB7" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965065v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parent" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642947v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477422v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghua Zhang" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.846022" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965055v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2309134" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763789v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383327v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403562v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382179v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.807594" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312783v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grelin" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789378" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348075v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.797643" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162954v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2007.03.021" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F8SNRQP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162990v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Carlie" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Massera" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Petit" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vigreux-Bercovici" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185031v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185253v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Abel-Tiberini" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Arezki" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.672847" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185233v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Fuchs" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Fick" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442984v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Godet" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Derbal" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cherukulappurath" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cid de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2006.248351" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185453v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.617417" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763784v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laurent" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schanen" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763778v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Llobera" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Dominguez" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273894v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laurent" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kern" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schanen" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048633v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Viallet" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Seznec" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akitochi Hayashi" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Tatsumisago" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93728-1_50" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633400v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Delaizir," TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633386v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1997-3.c028" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830793v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830798v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753721v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380499v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frolet" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9781402099144" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566465v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-9916-8_49" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HMN3PN8P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840691v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piarristeguy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Escalier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pradel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Cristiglio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cuello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app142411713" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Ghosh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Courth&#233;oux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Brunet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13050862" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319237v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Guarneri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jakobs" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A von Hoegen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Maier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Xu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202102356" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402822v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Micoulaut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piarristeguy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Escalier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flores-Ruiz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.144204" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043696v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Micoulaut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Flores-Ruiz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202000490" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225726v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Silly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-V. Coulet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.120730" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318557v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lizion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Laskowski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Blaha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Escalier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2021.101751" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225727v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Nuernberg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Jouglard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arinero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.160123" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290101v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2021.118264" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977422v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alvarado" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Karam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Dahmani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lepicard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Calzavara" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c06507" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001599v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assil Bouzid" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp03383a" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434357v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Parc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2019.00340" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549306v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pethes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michalik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nemausat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.155097" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047338v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Haidar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Chen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Record" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2020.114774" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320070v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Hetier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pe&#241;a" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carvalho" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Flaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9100793" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870682v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pal J&#243;v&#225;ri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; Pethes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kaban" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.08.323" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826492v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coulet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johnson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.214207" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899458v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Taleb Bendiab" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Bathily" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vigreux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.10.021" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896069v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cavaliere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8100836" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01863868v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C.M. Rodrigues" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mr Ribes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.07.054" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R34DHX7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686687v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Zeidler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Salmon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Whittaker" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.171401" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01764109v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathiaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ribes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2018.02.006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806472v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Parc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grillo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.05.280" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049201v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Morin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Monnier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Vaney" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16137" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451604v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Raty" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrs.2016.302" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556323v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vaney" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14811" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685952v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02683" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637799v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pradel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.184204" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633385v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2017.10.020" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474163v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Leyral" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Brillouet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rousseau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Richard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Mamede" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2016.12.020" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXN6MV46-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279971v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-015-4227-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273129v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip S. Salmon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry E. Fischer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zpch-2015-0727" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01876573v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TC04267D" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279978v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-015-4063-3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256749v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Goncalves" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa B. Lopes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaney Jean-Baptiste" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.12.213" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGWC92KT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337465v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alleno" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4950947" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325342v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra01770c" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015079v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ori" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Massobrio" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP00467A" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185202v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928504" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202373v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015041" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5B183280E0E73E45E3E498B28D91D74DEB37CBD8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219302v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Corallini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01676" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203406v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bastard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Broquin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2015.09.025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D716KJ6N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215610v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C. Johnson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.134205" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223021v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Ohorodniichuck" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferry" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tc02087e" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111957v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201400008" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196066v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tricot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raguenet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc01992c" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196059v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lishi Wang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merlen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-015-2881-0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196096v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b00982" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001836v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel J. Cuello" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.174205" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01049994v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Vu Thi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Maulion" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kribich" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barillot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.001617" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121679v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. Avila" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.L. Ribeiro" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Messaddeq" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Nalin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2014.11.011" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121564v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2014.03.025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931883v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;nard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201330407" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BMQX3GL3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061812v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Luckas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olk" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jost" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Volkert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4893743" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121592v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Silly" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albadri Hashim" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Levillain" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201402762" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JR5RJF0D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759152v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.11.037" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWXC7HTQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784492v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Conde Garrido" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ure&#241;a" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Fontana" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana Arcondo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.01.007" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915808v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816335v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J&#243;v&#225;ri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kaban" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bednarcik" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/19/195401" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824217v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouleau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TA11159H" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824047v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lenoir" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2013.04.015" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824181v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nf Frolet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4320" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NWX4LCWZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701740v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goncalves" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B. Lopes" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Vaney" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lenoir" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.03.031" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DX3X32R8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647748v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Raguenet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Tricot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2011.11.034" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKNJW0FN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738679v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Fernandez-Martinez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201200384" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5J3FQM5D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745176v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Uzio" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200935" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WN9HG8CC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743071v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.10.003" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8D3S75T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671305v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3653595" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644100v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Essi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642945v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606317v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002922" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598590v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.1.000357" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642943v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Tricot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm12350e" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634461v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Krbal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex V. Kolobov" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fons" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haines" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.024105" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603120v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Parent" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201084126" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7T1LKSP4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524673v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine de Sousa" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Foucan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2010.10.008" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHD3612M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642944v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Bououd" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hourch" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kacemi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Guessous" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2011.08.004" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-474RS7BW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599199v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000767" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8BBNH2N6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490780v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ap Pradel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2008.12.027" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0KF134J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583977v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2010115" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-Q1CD4GBJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511009v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2010.06.050" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1904R2H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536456v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.03.024" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K19RB4Z9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524008v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Pgy Yot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Albert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp105252k" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494203v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erazu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rocca" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2009.10.251" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN68HSGL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524668v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.08.004" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTNJVN2J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580189v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2010114" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-SG94M3ZT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372795v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Frayret" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490776v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.04.072" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDXG8Q9G-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721470v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langer" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Maisey" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Geffard-Kuriyama" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cloetens" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0807047106" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122050v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.O. Mear" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Essi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sistat" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Guimon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Gonbeau" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2009.02.051" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04L4RQTS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434398v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levelut" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.115502" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443410v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maisey" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549488v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tafforeau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Janvier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6395.2008.00350.x" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-163VQ8DF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490778v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.05.060" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C6CXZPG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352117v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Albert" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889808034912" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RH9CTVXS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349015v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Albert" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pillet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lecomte" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768107059642" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MFB8BSPF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296659v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2008.05.003" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZLX4L3P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263442v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Yot" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/15/155106" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122058v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. O. Mear" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Guimon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341455v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kolobov" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2956409" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185180v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Labadie" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kern" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labeye" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lecoarer" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vigreux Bercovici" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2007.07.013" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372498v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Cuello" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Piarristeguy" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontana" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.12.036" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185427v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yot" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185055v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arcondo" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Urena" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.07.094" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVG196V2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162788v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bonhomme" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.09.058" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB9K561R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185148v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fons" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2752016" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185042v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2006.07.028" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17CSR6DJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151140v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2006.08.032" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ29XBDS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162994v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.09.065" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163036v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.09.060" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BR9S32L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162771v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2430404" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185115v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185033v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cid B. de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudebs" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briois" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Messaddeq" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2005.11.035" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37HL2NFL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185034v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kuwata" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2006.07.054" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6W67FMX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185037v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balan" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185228v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.008459" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185035v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bindi" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Evain" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-006-0117-7" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XDZRRNN8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162966v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2006.07.052" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMW0CR5H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185016v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foix" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martinez" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2005.10.037" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPG2GWGS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273904v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mear" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185224v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranieri" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.03.018" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVD7TL5N-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185017v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mizuno" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Belieres" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.06.006" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3T9Q472-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077254v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185157v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.035701" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202335v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185457v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383335v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b410834e" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-8GKH98M2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185459v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Balan" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418191v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cali" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Taillades" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Siebert" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4931(02)00053-X" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRK2V4J2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684679v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2738(02)00424-1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X1SHQ9L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684680v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1293-2558(00)01134-1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HMKBLN6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254574v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Etienne" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19968141" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/714C996DCFF2EC484B08B215FB599B48CC0DF3B4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178746v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Mathieu" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Richard" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques All&#232;gre" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Arnaud" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.359389" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249247v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roblin-Sem&#232;ne" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belouet" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994257" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8077C997E702550848A385F09C5048BE79F8C97D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572049v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huicheng Huang" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhishun Weil" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chang" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943640v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550621" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098550v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2015.7193547" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943635v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2014.6876435" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109533v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vu Thi" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maulion" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barillot" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kirschner" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950294v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Vaney" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alleno" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monnier" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763797v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950175v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Goncalves" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Lopes" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950186v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753800v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642946v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01966804v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigreux" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barthelemy" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AIOM.2011.AIFB7" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965065v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parent" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642947v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477422v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghua Zhang" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.846022" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965055v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2309134" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763789v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383327v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403562v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382179v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.807594" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312783v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grelin" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789378" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348075v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.797643" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162954v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2007.03.021" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F8SNRQP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162990v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Carlie" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Massera" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Petit" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vigreux-Bercovici" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185253v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Abel-Tiberini" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Arezki" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.672847" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185031v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185233v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Fuchs" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Fick" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442984v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Godet" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Derbal" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cherukulappurath" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cid de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2006.248351" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763784v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laurent" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schanen" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185453v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.617417" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763778v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Llobera" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Dominguez" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273894v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laurent" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kern" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schanen" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048633v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Viallet" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Seznec" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akitochi Hayashi" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Tatsumisago" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93728-1_50" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633400v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Delaizir," TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633386v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1997-3.c028" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830793v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830798v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753721v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380499v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frolet" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9781402099144" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566465v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-9916-8_49" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HMN3PN8P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>