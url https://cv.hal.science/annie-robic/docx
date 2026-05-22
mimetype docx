--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> annie robic </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">annie-robic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3071-8614</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling transcriptome layers: the distinct and variable nature of circular RNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Alonso-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Kühn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (1), pp.269. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-025-02375-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular RNA and backsplicing: unraveling the real, the misconceptions, and the unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Kühn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (1), pp.0 - 0. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48130/gcomm-0025-0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of systems genetics in farm animal sciences, a route out of the data jungle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Durante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117608v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of systems genetics in farm animal sciences, a route out of the data jungle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Durante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e132. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.animsci.100353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative construction of the first reliable catalogue of bovine circular RNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frieder Hadlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Louise Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Plastow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (1), pp. 52-74. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15476286.2024.2375090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ruminant Telomere-to-Telomere (RT2T) Consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Kalbfleisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Mckay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Adelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Almansa-Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (8), pp.1566-1573. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41588-024-01835-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the comparative study of a circRNA originating from an mammalian ATXN2L intron to understanding the genesis of intron lariat-derived circRNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Kühn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1865 (4), 15 p. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbagrm.2022.194815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664418v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation networks provide new insights into the architecture of testicular steroid pathways in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (4), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes12040551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of the circular transcriptome in muscle, liver, and testis in three livestock species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Kühn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.665153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Back Splicing, a Still Poorly Explored World: Non-Canonical Circular RNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Kühn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (9), pp.1111. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes11091111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Depth Analysis Reveals Production of Circular RNAs from Non-Coding Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Kühn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (8), pp.1806. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells9081806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of pig transcriptomes suggests a global regulation mechanism enabling temporary bursts of circular RNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemarie Weikard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15476286.2019.1621621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new structural mutations in the 5′ region of the ASIP gene cause diluted feather color phenotypes in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-019-0458-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The periodic coloration in birds forms through a prepattern of somite origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haupaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Curantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 361 (6408), pp.1216. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aar4777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odeurs indésirables de la viande de porcs mâles non castrés : problèmes et solutions potentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Parois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chevillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (1), pp.23-36. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2018.31.1.2206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcript levels of genes implicated in steroidogenesis in the testes and fat tissue in relation to androstenone accumulation in fat of pubertal pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2016.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of steroidogenesis-related genes in testes, ovaries, adrenals, liver and adipose tissue in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87 (8), pp.1041-7. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/asj.12532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathways and genes involved in steroid hormone metabolism in male pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 140, pp.44-55. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsbmb.2013.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of the porcine TEAD3 (TEF-5) gene: examination of a promoter mutation as the causal mutation of a quantitative trait loci affecting the androstenone level in boar fat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grindflek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chevillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 129 (4), pp.325-335. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0388.2011.00979.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards candidate genes affecting body fatness at the SSC7 QTL by expression analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Tacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 129 (4), pp.316-324. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0388.2011.00965.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New investigations around CYP11A1 and its possible involvement in an androstenone QTL characterised in Large White pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43, online (april), Non paginé. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-43-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression levels of 25 genes in liver and testis located in a QTL region for androstenone on SSC7q1.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. van Son</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42 (6), pp.662-665. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2052.2011.02195.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of transcript abundance in pig peri-mortem skeletal muscle: eQTL localized genes involved in stress response, cell death, muscle disorders and metabolism.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lobjois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Tircazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (november), pp.548. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-12-548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the chemical composition of ulvan, a cell wall polysaccharide from Ulva spp. (Ulvales, Chlorophyta) by FT-IR and chemometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21, pp.451-456. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-008-9390-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The carnitine acetyltransferase gene (CRAT): a characterization of porcine transcripts with insights into the 5'-end variants of mammalian transcripts and their possible sub-cellular localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (1), pp.90-99. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/s11658-008-0036-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and metabolic aspects of androstenone and skatole deposition in pig adipose tissue: A review (Open Access publication)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (1), pp.129-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and metabolic aspects of androstenone and skatole deposition in pig adipose tissue: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (1), pp.129-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and metabolic aspects of androstenone and skatole deposition in pig adipose tissue: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (1), pp.129-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and metabolic aspects of androstenone and skatole deposition in pig adipose tissue: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (1), pp.129-143. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2007040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of porcine ASB6 gene and transcripts - Comparison of mammalian transcripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19, pp.138-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and metabolic aspects of androstenone and skatole deposition in pig adipose tissue: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (1), pp.129-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of porcine ESTs obtained from the anterior pituitary.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.R. Bertani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.K. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pomp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 34, pp.132-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new contribution to the integration of human and porcine genome maps: 623 new points of homology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cantegrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 102, pp.100-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rearranged gene order between pig and human in a QTL region on SSC 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14, pp.71-80. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00335-002-3034-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of a 5.5-Mb BAC/PAC contig of pig chromosome 6q1.2 and its integration with existing RH, genetic and comparative maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martins-Wess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rohrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Voss-Nemitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drögemüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Brenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 102, pp.116-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high resolution physical and RH map of pig chromosome 6q1.2 and comparative analysis with human chromosome 19q13.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Martins-Wess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cord Drögemüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodja Voβ-Nemitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertram Brenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4, pp.435-444. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-4-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation and characterization of a 12,000-rad radiation hybrid panel for fine mapping in pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Delcros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 97, pp.219-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of a BAC contig of the porcine RN region and the human transcript map: implications for the cloning of trait loci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Tae Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Bongcam-Rudloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 72 (3), pp.297-303. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/geno.2000.6495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a high-resolution RH map of the human 2q35 region on TNG panel and comparison with a physical map of the porcine homologous region 15q25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Tae Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 12 (5), pp.380-386. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s003350010286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple de cartographie fine : le cas du gène RN chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Caritez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, HS 2000, pp.137-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-density linkage map of the RN region in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Looft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Tae Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Reinsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32 (3), pp.321-329. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-32-3-321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-density linkage map of the RN region in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Looft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Tae Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Reinsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32 (3), pp.321-329. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2000122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mutation in PRKAG3 associated with excess glycogen content in pig skeletal muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.T. Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Looft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 288 (5469), pp.1248-1251. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.288.5469.1248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative mapping between humans and pigs: localization of 58 anchrorage markers (TOASTs) by use of porcine somatic cell and radiation hybrid panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11, pp.1098-1106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification du gène RN à effet majeur sur la qualité de la viande chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Looft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32, pp.357-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux de la cartographie du génome du porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, HS 2000, pp.109-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMpRH server: an RH mapping server available on the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hawken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16 (6), pp.558-559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of 14 expressed sequence tags (ESTs) from porcine skeletal muscle by somatic cell hybrid analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Davoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Fontanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zambonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 31, pp.400-403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards positional cloning of the RN gene in the pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.T. Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wasungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 29 (suppl.), pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A radiation hybrid map of the RN region in pigs demonstrates conserved gene order compared with the human and mouse genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Seroude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.T. Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wasungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10, pp.565-568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular cloning and chromosomal assignment of the porcine 54 and 56 kDa vacuolar H(+)-ATPase subunit gene (V-ATPase)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tosso Peter Alfred Leeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Masabanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10, pp.266-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A successful strategy for comparative mapping with human ESTs: 65 new regional assignments in the pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dalias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10, pp.145-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first-generation porcine whole-genome radiation hybrid map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Hawken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Murtaugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.H. Flickinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10, pp.824-830</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of the porcine C-myc proto-oncogene and chromosomal assignment to SSC 4p13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tosso Peter Alfred Leeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Brenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 30, pp.204-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a porcine radiation hybrid (RH) panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.J. Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hawken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Murtaugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Flickinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.W. Beattie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, suppl. 1, pp.37-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional analysis of the porcine secretory carrier membrane protein 1 gene (SCAMP1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tosso Peter Alfred Leeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.G. Baumgartner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 9, pp.536-539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of FSH-regulated genes isolated by mRNA differential display from pig ovarian granulosa cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clouscard-Martinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29, pp.98-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosomal localization of human chromosome 12 genes to pig chromosomes 5 and 14.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.W. Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.E. Raney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Lyons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Yerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, suppl. 1, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of the porcine secretory carrier membrane protein 1 gene (SCAMP1).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tosso Peter Alfred Leeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.G. Baumgartner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, suppl. 1, pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a whole genome radiation hybrid panel for high-resolution gene mapping in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Delcros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hawken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, suppl. 1, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myogenin (MYOG) physically maps to porcine chromosome 9q2.1-q2.6.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.W. Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Rothschild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 76, pp.328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a comparative porcine map relative to human chromosomes 9, 10, 20 and 22.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Lyons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, suppl. 1, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the porcine transcription map: localization of 33 genes, of which 24 are orthologous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Wintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.B. Jorgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fredholm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 9, pp.366-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of calpastatin and three microsatellites to porcine chromosome 2q2.1-q2.4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.W. Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Rothschild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29, pp.212-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deleted retroviral insertion at the ev21-K complex locus in Indonesian chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Horst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 76, pp.733-742</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of growth hormone releasing hormone receptor to swine chromosome 18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.S. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Rothschild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 28, pp.351-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the physically anchored linkage map of the pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 28, pp.94-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolactin receptor maps to pig chromosome 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.K. Tuggle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Rothshild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 8, pp.793-794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion of the pig comparative map by expressed sequence tags (EST) mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Fridolfsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Wintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fredholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 8, pp.907-912</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cytogenetic map of the domestic pig (Sus scrofa domestica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 8, pp.592-607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information on porcine somatic cell hybrid panel used for regional assignments, available on WWW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. San Cristobal-Gaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, suppl. 2, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of a porcine radiation hybrid panel : a new tool for mapping the pig genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Delcros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gellin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, suppl. 2, pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A somatic cell hybrid panel for pig regional gene mapping characterized by molecular cytogenetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Echard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mairal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubut-Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetics and Cell Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 73, pp.194-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate mapping of the &amp;quot;acid meat&amp;quot; RN gene on genetic and physical maps of pig chromosome 15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 7, pp.47-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five molecular markers localized by FISH on pig chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 27, pp.217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assignment of transcripts to the porcine genome map by SSCP and somatic cell hybrid mapping.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Fridolfsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Wintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fredholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, suppl. 2, pp.77-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porcine linkage and cytogenetic maps integrated by regional mapping of 100 microsatellites on somatic cell hybrid panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 7, pp.438-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PiGMaP consortium linkage map of the pig (Sus scrofa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Langskill Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.S. Haley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Couperwhite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.A. Mcqueen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 6, pp.157-175. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00293008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pig microsatellites isolated from cosmids revealing polymorphism and localized on chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 26, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pig microsatellites isolated from cosmids revealing polymorphism and localized on chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Goureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 26 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2052.1995.tb02611.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rapid method to isolate microsatellite markers from cosmid clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Gellin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 5, pp.177-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of 28 new porcine microsatellites revealing polymorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 5, pp.580-583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de l'excrétion des coccidies dans différents systèmes d'élevage intérieurs ou extérieurs par coproscopie et développement d'une technique de biologie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bannelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maélie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Moirez-Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI; INRAE; ASFC, May 2025, Chantepie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arrêt de la castration des porcs : recherche de marqueurs pour la sélection contre les odeurs sexuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Blanchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France. pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lariat-derived circRNA from ATXN2L: an outstanding circRNA in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Kühn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO | EMBL Symposium: The Non-Coding Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, virtual, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular RNAs detection and cross-species conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2020 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The periodic coloration in birds forms through a prepattern of somite origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haupaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Curantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Mammalian Genetics and Development Workshop of the Genetics-Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts des études moléculaires pour l’analyse de la fonction endocrine du testicule porcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR_Repro, journées Reprosciences 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pig transcriptome analysis suggests a global regulation mechanism enabling temporary bursts of circular RNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Weikard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. International Society for Animal Genetics Conference (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une meilleure compréhension des fonctions & des interactions des ARN circulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département Génétique Animale - La Génétique Animale et les Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dienné, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placenta and adrenal adaptation according to piglet genetic potential for maturity at birth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dizabeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Bluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Secula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Pig Reproduction (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Columbia, United States. pp.38-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of steroïds metabolism in various tissues in pigs with special emphasis on the adrenal glands of males</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP Working Group on “Production and Utilisation of Meat from Entire Male Pigs”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Monnels, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine mapping of quantitative trait loci for androstenone and skatole levels in pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Leipzig, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression profile of 25 genes located in SSC7q1.2 in regards of androstenone accumulation in backcross animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grindflek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. ISAG Conference of the International Society for Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edimburg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique et odeur sexuelle chez le porc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AgriBea, 12 octobre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d'identification du gène impliqué dans un QTL porcin androsténone : focalisation sur l'étude des transcrits alternatifs des gènes de la région</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of the project of INRA around the QTL androstenone/skatole located on SSC7: focus on spliceo-transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Animal Production (EAAP) working group Production and utilisation of meat from entire male pigs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Monells, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux exemples d'épissage alternatif (ASB6 et CRAT) pour montrer l'intérêt de l'étude de ce phénomène chez les espèces d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchoring the BAC porcine map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant &amp; Animal Genomes XII Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, San Diegpo - California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration des cartes humaines et porcines : 623 nouveaux points d'homologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Génomique des animaux d'élevage, Seignosse-le-Penon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Seignosse-le-Peignon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RN gene involved in meat quality in pigs encodes a muscle specific isoform of a regulatory subunit of AMP-activated protein kinase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Tae Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Looft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Minnesota, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of a 12,000 rad radiation hybrid (RH) panel for the porcine genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Delcros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Minnesota</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de locus à effets quantitatifs dans le croisement entre les races porcines Large White et Meishan : résultats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Yvonne M. Y. Boscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA - ITP, Feb 2000, Paris, France. pp.369-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a highly accurate DNA-test for the RN gene in the pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Looft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Tae Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">joint session of the EAAP commissions on pig production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positional cloning of a major gene (RN) controlling glycogen content in pig skeletal muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Tae Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Looft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant &amp; Animal Genome VIII Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple de cartographie fine : Le cas du gène RN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Iannucelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Caritez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du département génétique animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a highly accurate DNA-test for the RN gene in the pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Looft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Tae Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Zürich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positional cloning of a major locus controlling glycogen content in pig skeletal muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Tae Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wasungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Sequencing and Biology, Cold Spring Harbor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux de la cartographie du génome du porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire, La génétique moléculaire et ses applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1999, Cap d Agde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of quantitative Trait Loci (QTL)in F2 crosses between Meishan and Large White pig breeds in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chevalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on pig production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a whole genome radiation hybrid panel for high-resolution gene mapping in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Delcros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hawken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI International Conference on Animal Genetics, Section C Gene Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Auckland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards positional cloning of the RN gene in the pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Tae Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S; Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wasungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Auckland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of the porcine secretory carrier membrane protein 1 gene (SCAMP1).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tosso Peter Alfred Leeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.G. Baumgartner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI International Conference on Animal Genetics, International Society for Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of a radiation hybrid map of porcine chromosome 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.J. Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hawken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Murtaugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Flickinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Auckland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosomal localization of human chromosome 12 genes to pig chromosomes 5 and 14.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.W. Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.E. Raney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Lyons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Yerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI International Conference on Animal Genetics, Section C Gene Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Auckland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of QTLs in F2 crosses between Meishan and Large White pig breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Caritez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Auckland, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a comparative porcine map relative to human chromosomes 9, 10, 20 and 22.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Lyons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI International Conference on Animal Genetics, Section C Gene Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Auckland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de locus à effets quantitatifs dans le croisement entre les races porcines Large White et Meishan. Dispositif expérimental et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chevalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la recherche Porcine, 30</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA; ITP, Feb 1998, Paris, France. pp.117-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a porcine radiation hybrid (RH) panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.J. Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hawken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Murtaugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Flickinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.W. Beattie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI International Conference on Animal Genetics, Section C Gene Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Auckland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information on porcine somatic cell hybrid panel used for regional assignments, available on WWW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Congrès international de génétique animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of a porcine radiation hybrid panel: A new tool for mapping the pig genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Delcros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Gellin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Congrès international de génétique animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assignment of transcripts to the porcine genome map by SSCP and somatic cell hybrid mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Fridolfsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Wintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fredholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Congrès international de génétique animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'un panel de marqueurs microsatellites utilisables sur séquenceur automatique pour détecter des QTL chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AIP génomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information on porcine somatic cell hybrid panel used for regional assignments, available on WWW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. San Cristobal-Gaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV International Conference on Animal Genetics, International Society for Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assignment of transcripts to the porcine genome map by SSCP and somatic cell hybrid mapping.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Fridolfsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Wintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fredholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV International Conference on Animal Genetics, International Society for Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of a porcine radiation hybrid panel : a new tool for mapping the pig genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Delcros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gellin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV International Conference on Animal Genetics, International Society for Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte cytogénétique et cartographie comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Cartographie du Génome et Fonction des Gènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterologous amplification obtained on porcine DNA with 657 pairs of primers from Genethon's human microsatellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Canthelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Galman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, Prague</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la cytogénétique pour la cartographie des animaux domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Techniques et Utilisations des Marqueurs Moléculaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02852177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the establishment of connections between genetic and cytogenetic maps of the porcine genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, Prague</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des marqueurs génétiques et cytogénétiques pour la carte du génome du porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Techniques et Utilisations des Marqueurs Moléculaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Montpellier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to isolate microsatellite markers from cosmid clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gellin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Tools for Genome Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1994, Paris, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02850318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of porcine (TG)n microsatellite sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1992, Interlaken, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of total-RNAseq reads for circRNA characterization in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frieder Hadlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Louise Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Plastow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/IUJ40P⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first reliable catalog of bovine circular RNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Kühn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/XORQHK⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of the Circular Transcriptome in Sheep and Cow Blood Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alonso-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroa Suarez-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Arranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Environmental and Agronomic Genomics Symposium 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner analyse d’association et génomique fonctionnelle pour la recherche de gènes candidats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques Département Génétique animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of annotations (reference genome and parent gene) for the study of circRNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Kühn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISAG 2021- virtual conference of the International Society for Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, virtual, South Africa. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">the ability to produce exonic circularRNA appears to be mainly linked to the genomic structure of genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemarie Weikard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Kuehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNAtoul 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de régions génomiques responsables du diabète insipide et de la couleur de la coquille celadon chez la Caille japonaise par RADseq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Marissal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'une duplication de 71kb au locus ASIP impliquée dans le phénotype beige/fawn du plumage de la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trussardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1124 p., 2017, 12èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of neonatal surgical castration or immunocastration on the adrenal axis of males pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Congress on Farm Animal Endocrinolgy (ICFAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Billund, Denmark. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish Centre for Food and Agriculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, DCA Report, 064, 2015, DCA Report</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the porcine Sscrofa10.2 assembly and associated annotations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International Conference Genetic Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Wroclaw, Poland. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of the porcine secretory carrier membrane protein 1 gene (SCAMP1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tosso Peter Alfred Leeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.G. Baumgartner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. International conference on animal genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Auckland, New Zealand. 1 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyadenylated RNA sequencing analysis helps establish a reliable catalog of circular RNAs - a bovine example.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadlich Hadlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Louise Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Plastow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterisation du genome des animaux domestiques. Analyse du genome, carte genetique et exploitation du polymorphisme, strategie d'etablissement des cartes geniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Gellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chevalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Echard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources genetiques animales et vegetales. Methodologies d'etude et de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Montpellier, France. BRG, n.p., 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId422"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> annie robic </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">annie-robic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3071-8614</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling transcriptome layers: the distinct and variable nature of circular RNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Alonso-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Kühn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (1), pp.269. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-025-02375-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of systems genetics in farm animal sciences, a route out of the data jungle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Durante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117608v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular RNA and backsplicing: unraveling the real, the misconceptions, and the unknown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Kühn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (1), pp.0 - 0. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48130/gcomm-0025-0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of systems genetics in farm animal sciences, a route out of the data jungle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Durante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e132. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.animsci.100353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative construction of the first reliable catalogue of bovine circular RNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frieder Hadlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Louise Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Plastow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (1), pp. 52-74. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15476286.2024.2375090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ruminant Telomere-to-Telomere (RT2T) Consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Kalbfleisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Mckay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Adelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Almansa-Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (8), pp.1566-1573. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41588-024-01835-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the comparative study of a circRNA originating from an mammalian ATXN2L intron to understanding the genesis of intron lariat-derived circRNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Kühn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1865 (4), 15 p. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbagrm.2022.194815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664418v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation networks provide new insights into the architecture of testicular steroid pathways in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (4), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes12040551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of the circular transcriptome in muscle, liver, and testis in three livestock species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Kühn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.665153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Back Splicing, a Still Poorly Explored World: Non-Canonical Circular RNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Kühn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (9), pp.1111. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes11091111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Depth Analysis Reveals Production of Circular RNAs from Non-Coding Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Kühn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (8), pp.1806. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells9081806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of pig transcriptomes suggests a global regulation mechanism enabling temporary bursts of circular RNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemarie Weikard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15476286.2019.1621621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new structural mutations in the 5′ region of the ASIP gene cause diluted feather color phenotypes in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-019-0458-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The periodic coloration in birds forms through a prepattern of somite origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haupaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Curantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 361 (6408), pp.1216. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aar4777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odeurs indésirables de la viande de porcs mâles non castrés : problèmes et solutions potentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Parois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chevillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (1), pp.23-36. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2018.31.1.2206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcript levels of genes implicated in steroidogenesis in the testes and fat tissue in relation to androstenone accumulation in fat of pubertal pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2016.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of steroidogenesis-related genes in testes, ovaries, adrenals, liver and adipose tissue in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87 (8), pp.1041-7. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/asj.12532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathways and genes involved in steroid hormone metabolism in male pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 140, pp.44-55. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsbmb.2013.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of the porcine TEAD3 (TEF-5) gene: examination of a promoter mutation as the causal mutation of a quantitative trait loci affecting the androstenone level in boar fat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grindflek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chevillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 129 (4), pp.325-335. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0388.2011.00979.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards candidate genes affecting body fatness at the SSC7 QTL by expression analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Tacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 129 (4), pp.316-324. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0388.2011.00965.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New investigations around CYP11A1 and its possible involvement in an androstenone QTL characterised in Large White pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43, online (april), Non paginé. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-43-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression levels of 25 genes in liver and testis located in a QTL region for androstenone on SSC7q1.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. van Son</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42 (6), pp.662-665. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2052.2011.02195.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of transcript abundance in pig peri-mortem skeletal muscle: eQTL localized genes involved in stress response, cell death, muscle disorders and metabolism.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lobjois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Tircazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (november), pp.548. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-12-548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the chemical composition of ulvan, a cell wall polysaccharide from Ulva spp. (Ulvales, Chlorophyta) by FT-IR and chemometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21, pp.451-456. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-008-9390-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The carnitine acetyltransferase gene (CRAT): a characterization of porcine transcripts with insights into the 5'-end variants of mammalian transcripts and their possible sub-cellular localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (1), pp.90-99. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/s11658-008-0036-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and metabolic aspects of androstenone and skatole deposition in pig adipose tissue: A review (Open Access publication)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (1), pp.129-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and metabolic aspects of androstenone and skatole deposition in pig adipose tissue: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (1), pp.129-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and metabolic aspects of androstenone and skatole deposition in pig adipose tissue: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (1), pp.129-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of porcine ASB6 gene and transcripts - Comparison of mammalian transcripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19, pp.138-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and metabolic aspects of androstenone and skatole deposition in pig adipose tissue: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (1), pp.129-143. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2007040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and metabolic aspects of androstenone and skatole deposition in pig adipose tissue: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (1), pp.129-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of porcine ESTs obtained from the anterior pituitary.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.R. Bertani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.K. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pomp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 34, pp.132-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new contribution to the integration of human and porcine genome maps: 623 new points of homology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cantegrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 102, pp.100-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rearranged gene order between pig and human in a QTL region on SSC 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14, pp.71-80. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00335-002-3034-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of a 5.5-Mb BAC/PAC contig of pig chromosome 6q1.2 and its integration with existing RH, genetic and comparative maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martins-Wess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rohrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Voss-Nemitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drögemüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Brenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 102, pp.116-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high resolution physical and RH map of pig chromosome 6q1.2 and comparative analysis with human chromosome 19q13.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Martins-Wess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cord Drögemüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodja Voβ-Nemitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertram Brenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4, pp.435-444. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-4-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation and characterization of a 12,000-rad radiation hybrid panel for fine mapping in pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Delcros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 97, pp.219-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of a BAC contig of the porcine RN region and the human transcript map: implications for the cloning of trait loci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Tae Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Bongcam-Rudloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 72 (3), pp.297-303. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/geno.2000.6495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a high-resolution RH map of the human 2q35 region on TNG panel and comparison with a physical map of the porcine homologous region 15q25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Tae Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 12 (5), pp.380-386. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s003350010286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple de cartographie fine : le cas du gène RN chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Caritez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, HS 2000, pp.137-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-density linkage map of the RN region in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Looft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Tae Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Reinsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32 (3), pp.321-329. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2000122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mutation in PRKAG3 associated with excess glycogen content in pig skeletal muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.T. Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Looft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 288 (5469), pp.1248-1251. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.288.5469.1248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-density linkage map of the RN region in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Looft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Tae Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Reinsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32 (3), pp.321-329. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-32-3-321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification du gène RN à effet majeur sur la qualité de la viande chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Looft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32, pp.357-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux de la cartographie du génome du porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, HS 2000, pp.109-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative mapping between humans and pigs: localization of 58 anchrorage markers (TOASTs) by use of porcine somatic cell and radiation hybrid panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11, pp.1098-1106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMpRH server: an RH mapping server available on the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hawken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16 (6), pp.558-559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of 14 expressed sequence tags (ESTs) from porcine skeletal muscle by somatic cell hybrid analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Davoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Fontanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zambonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 31, pp.400-403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards positional cloning of the RN gene in the pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.T. Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wasungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 29 (suppl.), pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular cloning and chromosomal assignment of the porcine 54 and 56 kDa vacuolar H(+)-ATPase subunit gene (V-ATPase)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tosso Peter Alfred Leeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Masabanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10, pp.266-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A radiation hybrid map of the RN region in pigs demonstrates conserved gene order compared with the human and mouse genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Seroude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.T. Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wasungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10, pp.565-568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A successful strategy for comparative mapping with human ESTs: 65 new regional assignments in the pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dalias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10, pp.145-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first-generation porcine whole-genome radiation hybrid map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Hawken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Murtaugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.H. Flickinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10, pp.824-830</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of the porcine C-myc proto-oncogene and chromosomal assignment to SSC 4p13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tosso Peter Alfred Leeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Brenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 30, pp.204-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a porcine radiation hybrid (RH) panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.J. Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hawken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Murtaugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Flickinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.W. Beattie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, suppl. 1, pp.37-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional analysis of the porcine secretory carrier membrane protein 1 gene (SCAMP1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tosso Peter Alfred Leeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.G. Baumgartner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 9, pp.536-539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of FSH-regulated genes isolated by mRNA differential display from pig ovarian granulosa cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clouscard-Martinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29, pp.98-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosomal localization of human chromosome 12 genes to pig chromosomes 5 and 14.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.W. Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.E. Raney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Lyons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Yerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, suppl. 1, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of the porcine secretory carrier membrane protein 1 gene (SCAMP1).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tosso Peter Alfred Leeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.G. Baumgartner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, suppl. 1, pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a whole genome radiation hybrid panel for high-resolution gene mapping in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Delcros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hawken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, suppl. 1, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myogenin (MYOG) physically maps to porcine chromosome 9q2.1-q2.6.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.W. Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Rothschild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 76, pp.328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a comparative porcine map relative to human chromosomes 9, 10, 20 and 22.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Lyons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, suppl. 1, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the porcine transcription map: localization of 33 genes, of which 24 are orthologous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Wintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.B. Jorgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fredholm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 9, pp.366-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of calpastatin and three microsatellites to porcine chromosome 2q2.1-q2.4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.W. Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Rothschild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29, pp.212-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the physically anchored linkage map of the pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 28, pp.94-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deleted retroviral insertion at the ev21-K complex locus in Indonesian chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Horst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 76, pp.733-742</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of growth hormone releasing hormone receptor to swine chromosome 18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.S. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Rothschild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 28, pp.351-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolactin receptor maps to pig chromosome 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.K. Tuggle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Rothshild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 8, pp.793-794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion of the pig comparative map by expressed sequence tags (EST) mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Fridolfsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Wintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fredholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 8, pp.907-912</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cytogenetic map of the domestic pig (Sus scrofa domestica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 8, pp.592-607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information on porcine somatic cell hybrid panel used for regional assignments, available on WWW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. San Cristobal-Gaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, suppl. 2, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of a porcine radiation hybrid panel : a new tool for mapping the pig genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Delcros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gellin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, suppl. 2, pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assignment of transcripts to the porcine genome map by SSCP and somatic cell hybrid mapping.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Fridolfsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Wintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fredholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, suppl. 2, pp.77-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate mapping of the &amp;quot;acid meat&amp;quot; RN gene on genetic and physical maps of pig chromosome 15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 7, pp.47-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five molecular markers localized by FISH on pig chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 27, pp.217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A somatic cell hybrid panel for pig regional gene mapping characterized by molecular cytogenetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Echard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mairal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubut-Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetics and Cell Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 73, pp.194-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porcine linkage and cytogenetic maps integrated by regional mapping of 100 microsatellites on somatic cell hybrid panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 7, pp.438-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PiGMaP consortium linkage map of the pig (Sus scrofa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Langskill Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.S. Haley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Couperwhite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.A. Mcqueen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 6, pp.157-175. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00293008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pig microsatellites isolated from cosmids revealing polymorphism and localized on chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 26, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pig microsatellites isolated from cosmids revealing polymorphism and localized on chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Goureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 26 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2052.1995.tb02611.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rapid method to isolate microsatellite markers from cosmid clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Gellin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 5, pp.177-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of 28 new porcine microsatellites revealing polymorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 5, pp.580-583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de l'excrétion des coccidies dans différents systèmes d'élevage intérieurs ou extérieurs par coproscopie et développement d'une technique de biologie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bannelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maélie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Moirez-Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI; INRAE; ASFC, May 2025, Chantepie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arrêt de la castration des porcs : recherche de marqueurs pour la sélection contre les odeurs sexuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Blanchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France. pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lariat-derived circRNA from ATXN2L: an outstanding circRNA in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Kühn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO | EMBL Symposium: The Non-Coding Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, virtual, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular RNAs detection and cross-species conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2020 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The periodic coloration in birds forms through a prepattern of somite origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haupaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Curantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Mammalian Genetics and Development Workshop of the Genetics-Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pig transcriptome analysis suggests a global regulation mechanism enabling temporary bursts of circular RNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Weikard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. International Society for Animal Genetics Conference (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts des études moléculaires pour l’analyse de la fonction endocrine du testicule porcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR_Repro, journées Reprosciences 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une meilleure compréhension des fonctions & des interactions des ARN circulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département Génétique Animale - La Génétique Animale et les Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dienné, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placenta and adrenal adaptation according to piglet genetic potential for maturity at birth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dizabeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Bluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Secula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Pig Reproduction (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Columbia, United States. pp.38-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of steroïds metabolism in various tissues in pigs with special emphasis on the adrenal glands of males</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP Working Group on “Production and Utilisation of Meat from Entire Male Pigs”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Monnels, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression profile of 25 genes located in SSC7q1.2 in regards of androstenone accumulation in backcross animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grindflek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. ISAG Conference of the International Society for Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edimburg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine mapping of quantitative trait loci for androstenone and skatole levels in pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Leipzig, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique et odeur sexuelle chez le porc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AgriBea, 12 octobre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d'identification du gène impliqué dans un QTL porcin androsténone : focalisation sur l'étude des transcrits alternatifs des gènes de la région</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of the project of INRA around the QTL androstenone/skatole located on SSC7: focus on spliceo-transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Animal Production (EAAP) working group Production and utilisation of meat from entire male pigs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Monells, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux exemples d'épissage alternatif (ASB6 et CRAT) pour montrer l'intérêt de l'étude de ce phénomène chez les espèces d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchoring the BAC porcine map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant &amp; Animal Genomes XII Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, San Diegpo - California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration des cartes humaines et porcines : 623 nouveaux points d'homologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Génomique des animaux d'élevage, Seignosse-le-Penon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Seignosse-le-Peignon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RN gene involved in meat quality in pigs encodes a muscle specific isoform of a regulatory subunit of AMP-activated protein kinase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Tae Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Looft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Minnesota, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of a 12,000 rad radiation hybrid (RH) panel for the porcine genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Delcros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Minnesota</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de locus à effets quantitatifs dans le croisement entre les races porcines Large White et Meishan : résultats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Yvonne M. Y. Boscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA - ITP, Feb 2000, Paris, France. pp.369-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a highly accurate DNA-test for the RN gene in the pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Looft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Tae Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">joint session of the EAAP commissions on pig production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positional cloning of a major gene (RN) controlling glycogen content in pig skeletal muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Tae Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Looft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant &amp; Animal Genome VIII Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple de cartographie fine : Le cas du gène RN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Iannucelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Caritez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du département génétique animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a highly accurate DNA-test for the RN gene in the pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Looft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Tae Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Zürich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positional cloning of a major locus controlling glycogen content in pig skeletal muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Tae Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wasungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Sequencing and Biology, Cold Spring Harbor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux de la cartographie du génome du porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire, La génétique moléculaire et ses applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1999, Cap d Agde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of the porcine secretory carrier membrane protein 1 gene (SCAMP1).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tosso Peter Alfred Leeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.G. Baumgartner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI International Conference on Animal Genetics, International Society for Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of quantitative Trait Loci (QTL)in F2 crosses between Meishan and Large White pig breeds in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chevalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on pig production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a whole genome radiation hybrid panel for high-resolution gene mapping in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Delcros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hawken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI International Conference on Animal Genetics, Section C Gene Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Auckland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards positional cloning of the RN gene in the pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Tae Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S; Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wasungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Auckland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of a radiation hybrid map of porcine chromosome 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.J. Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hawken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Murtaugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Flickinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Auckland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a comparative porcine map relative to human chromosomes 9, 10, 20 and 22.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Lyons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI International Conference on Animal Genetics, Section C Gene Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Auckland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of QTLs in F2 crosses between Meishan and Large White pig breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Caritez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Auckland, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosomal localization of human chromosome 12 genes to pig chromosomes 5 and 14.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.W. Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.E. Raney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Lyons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Yerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI International Conference on Animal Genetics, Section C Gene Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Auckland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de locus à effets quantitatifs dans le croisement entre les races porcines Large White et Meishan. Dispositif expérimental et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chevalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la recherche Porcine, 30</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA; ITP, Feb 1998, Paris, France. pp.117-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a porcine radiation hybrid (RH) panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.J. Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hawken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Murtaugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Flickinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.W. Beattie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI International Conference on Animal Genetics, Section C Gene Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Auckland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information on porcine somatic cell hybrid panel used for regional assignments, available on WWW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Congrès international de génétique animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of a porcine radiation hybrid panel: A new tool for mapping the pig genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Delcros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Gellin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Congrès international de génétique animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assignment of transcripts to the porcine genome map by SSCP and somatic cell hybrid mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Fridolfsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Wintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fredholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Congrès international de génétique animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'un panel de marqueurs microsatellites utilisables sur séquenceur automatique pour détecter des QTL chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AIP génomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information on porcine somatic cell hybrid panel used for regional assignments, available on WWW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. San Cristobal-Gaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV International Conference on Animal Genetics, International Society for Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of a porcine radiation hybrid panel : a new tool for mapping the pig genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Delcros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gellin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV International Conference on Animal Genetics, International Society for Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assignment of transcripts to the porcine genome map by SSCP and somatic cell hybrid mapping.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Fridolfsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Wintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fredholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV International Conference on Animal Genetics, International Society for Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte cytogénétique et cartographie comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Cartographie du Génome et Fonction des Gènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterologous amplification obtained on porcine DNA with 657 pairs of primers from Genethon's human microsatellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Canthelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Galman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, Prague</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la cytogénétique pour la cartographie des animaux domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Techniques et Utilisations des Marqueurs Moléculaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02852177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the establishment of connections between genetic and cytogenetic maps of the porcine genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, Prague</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des marqueurs génétiques et cytogénétiques pour la carte du génome du porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Techniques et Utilisations des Marqueurs Moléculaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Montpellier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to isolate microsatellite markers from cosmid clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gellin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Tools for Genome Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1994, Paris, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02850318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of porcine (TG)n microsatellite sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Parrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1992, Interlaken, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of the Circular Transcriptome in Sheep and Cow Blood Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alonso-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroa Suarez-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Arranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Environmental and Agronomic Genomics Symposium 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner analyse d’association et génomique fonctionnelle pour la recherche de gènes candidats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques Département Génétique animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of annotations (reference genome and parent gene) for the study of circRNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Kühn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISAG 2021- virtual conference of the International Society for Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, virtual, South Africa. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">the ability to produce exonic circularRNA appears to be mainly linked to the genomic structure of genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemarie Weikard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Kuehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNAtoul 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de régions génomiques responsables du diabète insipide et de la couleur de la coquille celadon chez la Caille japonaise par RADseq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Marissal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'une duplication de 71kb au locus ASIP impliquée dans le phénotype beige/fawn du plumage de la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trussardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1124 p., 2017, 12èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of neonatal surgical castration or immunocastration on the adrenal axis of males pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Congress on Farm Animal Endocrinolgy (ICFAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Billund, Denmark. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish Centre for Food and Agriculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, DCA Report, 064, 2015, DCA Report</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the porcine Sscrofa10.2 assembly and associated annotations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International Conference Genetic Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Wroclaw, Poland. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of the porcine secretory carrier membrane protein 1 gene (SCAMP1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tosso Peter Alfred Leeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.G. Baumgartner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. International conference on animal genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Auckland, New Zealand. 1 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of total-RNAseq reads for circRNA characterization in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frieder Hadlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Louise Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Plastow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/IUJ40P⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first reliable catalog of bovine circular RNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Kühn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/XORQHK⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyadenylated RNA sequencing analysis helps establish a reliable catalog of circular RNAs - a bovine example.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadlich Hadlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Louise Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Plastow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterisation du genome des animaux domestiques. Analyse du genome, carte genetique et exploitation du polymorphisme, strategie d'etablissement des cartes geniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Gellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chevalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Echard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources genetiques animales et vegetales. Methodologies d'etude et de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Montpellier, France. BRG, n.p., 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId422"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A9E76288"/>
+    <w:nsid w:val="D6498590"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annie-robic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3071-8614" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227927v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Alonso-Garc&#237;a" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa K&#252;hn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02375-9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973440v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Robic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48130/gcomm-0025-0004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117608v4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devailly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia E Eynard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cerutti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Durante" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Hubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461583v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.animsci.100353" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645720v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frieder Hadlich" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Costa Monteiro Moreira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Louise Clark" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Plastow" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2024.2375090" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671259v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Kalbfleisch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mckay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Murdoch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Adelson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Almansa-Villa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-024-01835-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664418v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2022.194815" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222223v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12040551" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264869v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.665153" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135527v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11091111" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135529v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9081806" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622408v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemarie Weikard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2019.1621621" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105885v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0458-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627118v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haupaix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Curantz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bailleul" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Beck" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aar4777" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816155v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Parois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chevillon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.1.2206" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640119v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2016.03.008" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB1TVQ82-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211044v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/asj.12532" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HGZ24B60-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210569v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2013.11.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZW7JTMV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019755v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grindflek" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevillon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hofer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2011.00979.x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TM7C337Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000464v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tacher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2011.00965.x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6P9TL9QR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000711v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Le Mignon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-43-15" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001156v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. van Son" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2011.02195.x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L2XBM220-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842687v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lobjois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tircazes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Benne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-548" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666878v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertrand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Sassi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lerat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-008-9390-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KPTGK7T6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663909v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11658-008-0036-3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894622v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490142v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490590v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668245v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2007040" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657001v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489685v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670751v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Bertani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Johnson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pomp" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671887v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Iannuccelli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lahbib Mansais" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cantegrel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679052v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Renard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Yerle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-002-3034-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FHSFZP18-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676384v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martins-Wess" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rohrer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Voss-Nemitz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dr&#246;gem&#252;ller" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brenig" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680244v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Martins-Wess" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord Dr&#246;gem&#252;ller" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodja Vo&#946;-Nemitz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Brenig" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-4-20" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681568v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinton" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delcros" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arnal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680468v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Tae Jeon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Amarger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bongcam-Rudloff" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.2000.6495" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LXF5GM5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683255v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Reynaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amarger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003350010286" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8AB616636F8CC4BEAE0864A72B0DC433D61E8C69/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694307v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Caritez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697796v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Looft" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Paul" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Reinsch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-32-3-321" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894339v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Looft" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2000122" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699229v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Jeon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Looft" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.288.5469.1248" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691854v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698595v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Andersson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692990v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686305v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hawken" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685733v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Davoli" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bigi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fontanesi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zambonelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Yerle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692871v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paul" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wasungu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689982v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Seroude" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685572v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hui" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deppe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tosso Peter Alfred Leeb" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Masabanda" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686808v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dalias" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696710v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Hawken" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Murtaugh" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Flickinger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688666v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reiner" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hecht" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691313v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Alexander" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flickinger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Beattie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690952v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.G. Baumgartner" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685195v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clouscard-Martinato" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulsant" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gasser" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695415v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Ernst" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Raney" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Lyons" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689035v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693350v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693233v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Mendez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Rothschild" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686115v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Lee" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693393v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Wintero" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Jorgensen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fredholm" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691008v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698288v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerelle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Horst" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697545v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Sun" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Taylor" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692907v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Woloszyn" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694688v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Vincent" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.K. Tuggle" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Rothshild" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694282v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Fridolfsson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hori" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694710v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goureau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691531v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. San Cristobal-Gaudy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685436v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gellin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691899v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Echard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mairal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubut-Fontana" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693618v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bonnet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688954v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686304v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683724v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714649v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Langskill Archibald" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Haley" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Brown" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couperwhite" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Mcqueen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00293008" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-XL2V0BN9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704116v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Parrou" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dalens" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02522169v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Goureau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dalens" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.1995.tb02611.x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TV1KMQB9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701631v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Gellin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706615v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05093603v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bannelier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;lie Robert" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Moirez-Charron" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746457v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blanchet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445759v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703612v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737467v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03706694v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788077v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weikard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785651v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali Quelen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605222v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dizabeau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bluy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Secula" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Comte" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210599v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leclercq" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816807v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193834v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817334v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754881v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Caro" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817572v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752629v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760471v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762328v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767947v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767127v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Arnal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schook" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697757v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Amigues" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yvonne M. Y. Boscher" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768782v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paul" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841291v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andersson" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769886v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Iannucelli" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838494v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842442v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765805v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769852v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevalet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourgeois" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768999v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766609v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S; Paul" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838800v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768560v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sun" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770360v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771554v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Woloszyn" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claude Caritez" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770187v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694567v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771203v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766627v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769546v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767610v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770441v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837408v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838603v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839930v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840066v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773663v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canthelou" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Galman" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852177v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778165v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779168v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brigand" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850318v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776634v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671286v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/IUJ40P" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671276v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/XORQHK" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519270v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alonso-Garcia" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroa Suarez-Vega" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Arranz" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03936070v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445792v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788016v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Kuehn" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604801v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marissal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Barbieri" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/390413.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602669v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trussardi" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itavi.asso.fr/jra/2017" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210987v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.agrsci.dk/djfpublikation/index.asp?action=show&amp;amp;id=1204" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804016v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839285v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563807v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadlich Hadlich" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849060v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Echard" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annie-robic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3071-8614" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227927v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Alonso-Garc&#237;a" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa K&#252;hn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02375-9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117608v4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devailly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia E Eynard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cerutti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Durante" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Hubert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973440v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Robic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48130/gcomm-0025-0004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461583v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.animsci.100353" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645720v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frieder Hadlich" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Costa Monteiro Moreira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Louise Clark" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Plastow" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2024.2375090" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671259v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Kalbfleisch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mckay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Murdoch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Adelson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Almansa-Villa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-024-01835-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664418v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2022.194815" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222223v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12040551" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264869v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.665153" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135527v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11091111" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135529v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9081806" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622408v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemarie Weikard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2019.1621621" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105885v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0458-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627118v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haupaix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Curantz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bailleul" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Beck" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aar4777" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816155v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Parois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chevillon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.1.2206" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640119v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2016.03.008" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB1TVQ82-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211044v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/asj.12532" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HGZ24B60-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210569v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2013.11.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZW7JTMV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019755v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grindflek" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevillon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hofer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2011.00979.x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TM7C337Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000464v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tacher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2011.00965.x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6P9TL9QR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000711v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Le Mignon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-43-15" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001156v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. van Son" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2011.02195.x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L2XBM220-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842687v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lobjois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tircazes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Benne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-548" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666878v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertrand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Sassi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lerat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-008-9390-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KPTGK7T6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663909v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11658-008-0036-3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894622v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490142v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490590v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657001v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668245v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2007040" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489685v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670751v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Bertani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Johnson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pomp" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671887v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Iannuccelli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lahbib Mansais" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cantegrel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679052v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Renard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Yerle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-002-3034-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FHSFZP18-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676384v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martins-Wess" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rohrer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Voss-Nemitz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dr&#246;gem&#252;ller" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brenig" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680244v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Martins-Wess" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord Dr&#246;gem&#252;ller" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodja Vo&#946;-Nemitz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Brenig" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-4-20" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681568v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinton" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delcros" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arnal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680468v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Tae Jeon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Amarger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bongcam-Rudloff" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.2000.6495" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LXF5GM5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683255v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Reynaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amarger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003350010286" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8AB616636F8CC4BEAE0864A72B0DC433D61E8C69/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694307v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Caritez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894339v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Looft" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Paul" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Reinsch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2000122" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699229v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Jeon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Looft" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.288.5469.1248" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697796v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Looft" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-32-3-321" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698595v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Andersson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692990v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691854v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686305v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hawken" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685733v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Davoli" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bigi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fontanesi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zambonelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Yerle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692871v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paul" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wasungu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685572v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hui" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deppe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tosso Peter Alfred Leeb" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Masabanda" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689982v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Seroude" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686808v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dalias" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696710v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Hawken" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Murtaugh" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Flickinger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688666v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reiner" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hecht" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691313v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Alexander" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flickinger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Beattie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690952v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.G. Baumgartner" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685195v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clouscard-Martinato" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulsant" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gasser" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695415v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Ernst" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Raney" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Lyons" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689035v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693350v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693233v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Mendez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Rothschild" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686115v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Lee" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693393v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Wintero" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Jorgensen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fredholm" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691008v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692907v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Woloszyn" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698288v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerelle" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Horst" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697545v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Sun" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Taylor" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694688v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Vincent" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.K. Tuggle" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Rothshild" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694282v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Fridolfsson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hori" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694710v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goureau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691531v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. San Cristobal-Gaudy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685436v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gellin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686304v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693618v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bonnet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688954v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691899v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Echard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mairal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubut-Fontana" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683724v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714649v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Langskill Archibald" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Haley" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Brown" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couperwhite" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Mcqueen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00293008" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-XL2V0BN9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704116v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Parrou" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dalens" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02522169v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Goureau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dalens" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.1995.tb02611.x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TV1KMQB9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701631v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Gellin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706615v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05093603v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bannelier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;lie Robert" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Moirez-Charron" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746457v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blanchet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445759v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703612v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737467v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788077v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weikard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03706694v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785651v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali Quelen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605222v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dizabeau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bluy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Secula" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Comte" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210599v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leclercq" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193834v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816807v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817334v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754881v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Caro" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817572v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752629v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760471v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762328v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767947v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767127v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Arnal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schook" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697757v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Amigues" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yvonne M. Y. Boscher" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768782v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paul" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841291v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andersson" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769886v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Iannucelli" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838494v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842442v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765805v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838800v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769852v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevalet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourgeois" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768999v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766609v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S; Paul" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768560v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sun" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770187v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771554v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Woloszyn" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claude Caritez" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770360v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694567v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771203v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766627v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769546v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767610v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770441v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837408v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839930v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838603v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840066v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773663v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canthelou" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Galman" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852177v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778165v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779168v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brigand" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850318v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776634v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519270v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alonso-Garcia" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroa Suarez-Vega" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Arranz" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03936070v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445792v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788016v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Kuehn" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604801v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marissal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Barbieri" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/390413.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602669v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trussardi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itavi.asso.fr/jra/2017" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210987v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.agrsci.dk/djfpublikation/index.asp?action=show&amp;amp;id=1204" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804016v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839285v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671286v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/IUJ40P" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671276v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/XORQHK" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563807v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadlich Hadlich" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849060v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Echard" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>