--- v0 (2026-05-01)
+++ v1 (2026-05-22)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.0773480663px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Annie Zavagno </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">annie-zavagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9509-7316</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-5805-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a full professor at Aix Marseille Université (AMU) and Senior member of the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Universitaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. I do my research at </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire d'Astrophysique de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (LAM) where I am member of the GECO research team.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:150pt; height:52pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId11" o:title=""/></v:shape></w:pict></w:r><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:150pt; height:53pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId12" o:title=""/></v:shape></w:pict></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">My research concerns the formation and impact of high mass stars. I am interested in the way high mass stars impact their surroundings and might favor the formation of a new generation of stars. I study high mass stars with multi wavelength and multi scale observations with ground and space based telescopes with expertise in the infrared and millimeter domains. My current research projects focus on the small (milli parsec) to intermediate scale (parsec) impact of high mass stars on their surroundings.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CURRICULUM VITAE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PERSONAL INFORMATION</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Family name, First name: ZAVAGNO, Annie</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Researcher unique identifier: ORCID: 0000-0001-9509-7316</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Date of birth: September 17th, 1966</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Nationality: French</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">URL for web site: </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie ZAVAGNO's Web pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDUCATION</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2002 “Habilitation à Diriger des Recherches’’ HDR, Université de Provence, Marseille, France. Highest French degree, required to supervise PhD students.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1993 PhD, Astrophysics, Université Paris Diderot (Paris 7).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1989 Master, Astrophysics, Université Paris 7 & Observatoire de Paris-Meudon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CURRENT POSITIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022 – 2027 Senior member of the Institut Universitaire de France in reconduction. Position to promote excellence in academic research. Concerns all disciplines in France.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2020 – First class full professor, Laboratoire d’Astrophysique de Marseille (LAM), Aix Marseille Université (AMU). National promotion.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2018 – Full professor, Laboratoire d’Astrophysique de Marseille (LAM), (AMU), France.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2017 – 2022 Senior member of the Institut Universitaire de France. Position to promote excellence in academic research. Concerns all disciplines in France. The selection rate for senior members was 12%.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PREVIOUS POSITIONS</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2012 – 2017 Deputy director of LAM, AMU & CNRS, France. (Laboratory with 200 people).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2002 – 2011 Head of LAM Research Group “Star Formation and Interstellar Medium” (10 people).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2014 – 2018 Senior Lecturer, LAM, AMU.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1997 – 2014 Lecturer, LAM, AMU & CNRS.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2009 – Co-Investigator of the Herschel SPIRE instrument.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2006 – Herschel-PACS and SPIRE Scientific Associate.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2006 – Co-PI of the Herschel HOBYS science program (Motte, Zavagno, Bontemps)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2008 – 2016 Responsible for the Herschel CNES funding at LAM (2.5 M€).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2013 – 2016 Co-I & Member of the steering committee of the Vialactea FP7-EU project.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010 Co-I & Member of the steering committee of the Herschel Galactic Plane survey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSTITUTIONAL RESPONSIBILITIES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022 - Appointed member of HCERES: Panel (ST3) expert</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2021 - Appointed member of the AMU Experts group. Promotion of Technicians and Engineers.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2018 – 2021 Appointed member of the Council of the Institute Universitaire de France.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2012 – 2017 Member of the Executive Council of the Doctoral School of Physics (AMU).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2012 – 2016 Appointed member of the National University Committee (CNU, Section 34).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2013 – 2017 Appointed Member of Scientific Council of the ALMA Science Group, CNRS.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Since 2014 Appointed member of the High Committee for Evaluation of Research and Higher Education (HCERES). This national committee accompanies, evaluates and analyzes to support the quality of higher education and research. Appointed Member for the evaluation of 3 French Laboratories (IAS (2012), LERMA (2017), LUPPM (2020)) and an international Master (Hanoi) (2016).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2019 Recruitment committee, professor, vice-president, Grenoble Alpes Univ.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2014 Recruitment committee, assistant professor, president, Aix Marseille Univ.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2012, 2013 Recruitment committee, assistant professor, appointed member, Nice Univ.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2012 – 2017 Appointed member of the LAM Laboratory Council and LAM Scientific Council.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2000 – 2011 Elected member of the LAM Laboratory Council and LAM Scientific Council.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">REVIEWING ACTIVITIES</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2021 Appointed member, James Webb Space Telescope, Telescope Time Allocation committee (Cycle 1), United States.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2020 Scientific Evaluation, INAF Research Programs, Italy.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2019 Telescope Time Allocation, European Southern Observatory (ESO), Europe.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Since 2017 Annual Scientific Evaluation (5). Marie Skłodowska Curie Fellowships. Europe</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Since 2019 Annual Scientific Evaluation (3). DIMACAV+ fellowships. France.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2013, 2015 Scientific Evaluation (2), Netherlands organization for scientific research.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2012 Scientific Evaluation, Canadian National Research Council, Canada.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2014 Scientific Evaluation, Swiss National Science Foundation, Swizerland.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Since 2000 Referee for peer reviewed international journals.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FELLOWSHIPS AND AWARDS</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2020 PhD funding. National Call ANR-AI and A*Midex Foundation (100,000 €).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2019, 2020 “Astroinformatics” calls of the CNRS Interdisciplinary Mission (€ 10,000).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2019 Winner of the Mediterranean Call for Projects 2018, A*Midex Foundation (€ 80,000).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2008 – 2022 Awarded (4 consecutive times) Prime d’Excellence Scientifique. Bonus awarded for recognition of excellence in research and mentoring of PhD students. Awarded to top 25% of professors.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2018 Among the 3 finalists of “Grand Prix du Jury” of Research in Provence, France.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1996 – 1997 Fellowship from the French Academy of Science (1 attributed per year), France.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1994 – 1996 Post-doctoral ESA External Fellowship (4 available for all Europe at that time), IFSI-CNR, Rome, Italy.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SUPERVISION OF GRADUATE STUDENTS AND POSTDOCTORAL FELLOWS</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2002 – 2021 7 Postdocs - 6 PhDs - 7 Master Students (4 to 6 months internships) - 6 software engineers. LAM, AMU and CNRS, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DISSEMINATION</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2021 CNRS Sciences Taille XXElles: Promotion of women in science. Among the 15 women selected in Provence. (Exposition delayed due to the pandemic).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2018 Project Art & Science &amp;quot;Calanques: Territory of Science, Source of Inspiration&amp;quot;, collaboration with J. Clauss, artist in residence (Camargo Foundation).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Since 2017 Annual participation to the “Science Fest” and “European Night of Researchers”</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2016 Euronews: TV interview for the VIALACTEA project</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2015 Appointed member of the Club-M- of the Ambassadors of Marseille City</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2014 Media interview &amp;quot; Science Frontiers &amp;quot; 24h on Earth</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2014 Among the 20 women chosen for the book &amp;quot;Marseille Séquentielles, Récits d'une Ville au Féminin&amp;quot; (Author Anne-Sophie Poiroux, Editions Eanna, 2014).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010 Podcast of &amp;quot;Sky & Space&amp;quot; on the formation of massive stars</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010 CNES Press Release</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010 European Space Agency (ESA) Press Release on induced star formation</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010 European Space Agency (ESA) Herschel podcast on induced star formation</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010 Article in the national newspaper Le Monde (15/5/2010, author P. Le Hir)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010 BBC Press Release on Herschel first results.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2009 Among the 3 scientists chosen by ESA to present the first results of the Herschel infrared mission to the international press.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PhD and HDR committees</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Since 2012 Member of 9 PhD committees (7 as main referee, 2 as president).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Member of 5 HDR committees (3 as main referee).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (182)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIRESTORM I: stellar feedback and gas kinematics in the evolved W40 hub-filament system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming-Kang Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ram Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. K. Dewangan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kee-Tae Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 545 (4), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staf2218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of magnetic field and stellar feedback in the evolution of filamentary structures in collapsing star-forming clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arzoumanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hennebelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 698, pp.A119. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202553795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the interplay between Galactic star formation and ionization feedback with PRIMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Suin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ram Kesh Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Astronomical Telescopes Instruments and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (03), pp.031636. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JATIS.11.3.031636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Star formation efficiency and scaling relations in parsec-scale cluster-forming clumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineet Rawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Samal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 540 (3), pp.2377-2395. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staf807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidate bow shock stars: Spectral analysis and environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 698, pp.A64. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202452262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[C II]-deficit caused by self-absorption in an ionized carbon-filled bubble in RCW79</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Keilmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dannhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawa Kabanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Ossenkopf-Okada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 697, pp.L2. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202453445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virgo Environmental Survey Tracing Ionised Gas Emission (VESTIGE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fossati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Roehlly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 696, pp.A78. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202450963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ALMA-QUARKS Survey. III. Clump-to-core Fragmentation and Searches for High-mass Starless Cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongting Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Li Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xunchuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengwei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 280 (1), pp.33. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4365/adf847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the relative importance of magnetic field, gravity, and turbulence in star formation at the hub of the giant molecular cloud G148.24+00.41</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineet Rawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Samal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakali Eswaraiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 528 (2), pp.1460-1475. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stae053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04726547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact and high excitation molecular clumps in the extended ultraviolet disk of M83</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Koda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Bigiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 691, pp.A197. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202451506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Giant Molecular Cloud G148.24+00.41: gas properties, kinematics, and cluster formation at the nexus of filamentary flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineet Rawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Samal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. L. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. K. Ojha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 528 (2), pp.2199-2219. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stae060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04726545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the star formation efficiency in dense gas: Initial results from the CAFFEINE survey with ArTéMiS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mattern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 688, pp.A163. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04674081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOMS: ALMA three-millimeter observations of massive star-forming regions - XVIII. On the origin and evolution of dense gas fragments in molecular shells of compact H II regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Garay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 535 (2), pp.1364-1386. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stae2415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04846473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellar feedback in the star formation-gas density relation: Comparison between simulations and observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Colman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hennebelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Verliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 682, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04479007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised machine learning on Galactic filaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. -X. Dupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 692, pp.A41. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202450828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep H&amp;lt;i&amp;gt;α&amp;lt;/i&amp;gt; survey of the Carina tangent arm direction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Amram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 680, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised machine learning on Galactic filaments. Revealing the filamentary structure of the Galactic interstellar medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. -X. Dupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Schisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Li Causi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 669, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03967851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SOFIA FEEDBACK [CII] Legacy Survey: Rapid molecular cloud dispersal in RCW 79</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kabanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Keilmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 679, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOMS: ALMA three-millimeter observations of massive star-forming regions -XIII. Ongoing triggered star formation within clump-fed scenario found in the massive ( 1500 M&amp;lt;SUB&amp;gt;⊙&amp;lt;/SUB&amp;gt;) clump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongli Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03967850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the global dust properties and cluster formation potential of the giant molecular cloud G148.24+00.41</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineet Rawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Samal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. L. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 521, pp.2786-2805. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04505576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Star Formation Rate of the Milky Way as Seen by Herschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Schisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D. Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Merello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 941, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aca27d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity structure of the 50 pc long NGC 6334 filamentary cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Arzoumanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Chun-Yuan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 660, pp.A56. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SOFIA FEEDBACK Legacy Survey Dynamics and Mass Ejection in the Bipolar H II Region RCW 36</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Broos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 935, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac8052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03780751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-absorption in [C II], &amp;lt;SUP&amp;gt;12&amp;lt;/SUP&amp;gt;CO, and H I in RCW120. Building up a geometrical and physical model of the region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kabanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ossenkopf-Okada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Falasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Güsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 659, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03667464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Study of the Young Cluster IRAS 05100+3723: Properties, Surrounding Interstellar Matter, and Associated Star Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ram K. Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manash R. Samal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Semenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sravani Vaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 926, pp.16. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac3a78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03667470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filamentary structures of ionized gas in Cygnus X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. L. Emig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. J. White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. L. Karim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. van Weeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 664, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03780759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-absorption in [C II], &amp;lt;SUP&amp;gt;12&amp;lt;/SUP&amp;gt;CO, and H II in RCW120. Building up a geometrical and physical model of the region (Corrigendum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kabanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ossenkopf-Okada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Falasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Güsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 660, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142575e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03667441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SEDIGISM survey: molecular clouds in the inner Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duarte-Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Urquhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ginsburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 500 (3), pp.3027-3049. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa2480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance of Hi-GAL sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 646, pp.A74. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H II regions and high-mass starless clump candidates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López-Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 646, pp.A25. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellar feedback and triggered star formation in the prototypical bubble RCW 120</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Luisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loren D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawa Kabanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (15), pp.eabe9511. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abe9511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: Polarization measurements of S201 with JCMT (Eswaraiah+, 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Eswaraiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.~r. Samal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -W. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, J/ApJ/897/90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: Probing the ISF in Orion A with ArTeMiS (Schuller+, 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Shimajiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Peretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.J/A+A/651/A36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SEDIGISM survey: First Data Release and overview of the Galactic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Urquhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Csengeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duarte-Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 500 (3), pp.3064-3082. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa2369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the structure of a massive filament: ArTéMiS 350 and 450 μm mapping of the integral-shaped filament in Orion A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Shimajiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Peretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 651, pp.A36. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03285690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hi-GAL compact source catalogue - II. The 360° catalogue of clump physical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pestalozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Plume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.~e. Ragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benedettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.~j. Eden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 504 (2), pp.2742-2766. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab1038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hi-GAL catalogue of dusty filamentary structures in the Galactic Plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Schisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benedettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Olmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 492 (4), pp.5420-5455. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staz3466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: Distance of HiGAL sources (Mege+, 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.J/A+A/646/A74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: HMSCs classification and physical parameters (Zhang+, 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Figueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.J/A+A/637/A40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Importance of Magnetic Fields in the Evolution of Dense Clumps Formed at the Waist of Bipolar H II Regions: A Case Study of Sh 2-201 with JCMT SCUBA-2/POL-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakali Eswaraiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manash R. Samal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuehui Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 897 (1), pp.90. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab83f2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Galactic H II regions in the formation of filaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Peretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Shimajiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 638, pp.A7. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202037815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02654382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The accretion history of high-mass stars: an ArTéMiS pilot study of infrared dark clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Peretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rigby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Könyves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa1656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEEDBACK: a SOFIA Legacy Program to Study Stellar Feedback in Regions of Massive Star Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guevara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buchbender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Higgins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 132 (1016), pp.104301. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1538-3873/aba840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OB stars and YSO populations in the region of NGC 6334–NGC 6357 as seen with Gaia DR2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Figueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 642, pp.A21. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202037674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APEX CO observations towards the photodissociation region of RCW 120</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Figueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bronfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Finger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 639, pp.A93. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202037713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: Astrometric parameters for 135 OB stars (Russeil+, 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Figueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.J/A+A/642/A21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: Accretion history of massive stars (Peretto+, 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Peretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rigby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Könyves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.J/MNRAS/496/3482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H II regions and high-mass starless clump candidates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Figueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 637, pp.A40. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry of Protostellar Clumps in the High-mass, Star-forming Filamentary Infrared Dark Cloud G034.43+00.24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Li Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Sanhueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin-Di Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 901 (1), pp.31. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abadfe⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Origin of [C ii] 158 μ m Emission toward the H ii Region Complex S235</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Makai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Luisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 882 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab1c59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of high-mass pre-stellar cores in the starless MDCs of NGC 6334</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Neupane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 622, pp.A99. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201732282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel-HOBYS study of the earliest phases of high-mass star formation in NGC 6357★★★</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Figueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 625, pp.A134. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02143113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: M16 CO maps (Xu+, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -L. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. -L. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.J/A+A/627/A27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCOPE: SCUBA-2 Continuum Observations of Pre-protostellar Evolution – survey description and compact source catalogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Eden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Juvela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tatematsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Francesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 485 (2), pp.2895-2908. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: NGC 6357 massive dense cores (Russeil+, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Figueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.J/A+A/625/A134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of ionization feedback on star formation: a case study of the M 16 H II region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Long Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naiping Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 627, pp.A27. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiwavelength study of the G345.5+1.5 region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Figueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. López-Calderón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bronfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hervías-Caimapo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 623, pp.A141. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: G345.5+1.5 region multiwavelength study (Figueira+, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Figueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopez-Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bronfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hervias-Caimapo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.J/A+A/623/A141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: Starless MDCs of NGC6334 molecular spectra (Louvet+, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Neupane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.J/A+A/622/A99. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26093/cds/vizier.36220099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TOP-SCOPE Survey of Planck Galactic Cold Clumps: Survey Overview and Results of an Exemplar Source, PGCC G26.53+0.17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tie T. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kee-Tae Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika Juvela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken’ichi Tatematsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 234 (2), pp.28. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4365/aaa3dd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipolar H ii regions produced by cloud–cloud collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Whitworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Lomax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Balfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications of the Astronomical Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70 (SP2), </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/pasj/psx134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: RCW120 fragmentation at 0.01pc scale (Figueira+, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Figueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bronfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.J/A+A/616/L10. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26093/cds/vizier.36169010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virgo Environmental Survey Tracing Ionised Gas Emission (VESTIGE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fossati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Cuillandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 615, pp.A114. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201732410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000032v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA observations of RCW 120 Fragmentation at 0.01 pc scale⋆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Figueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Bronfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 616, pp.L10. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-mass Star Formation through Filamentary Collapse and Clump-fed Accretion in G22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinghua Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Zeng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuefang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ellingsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Henkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 852 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa9d40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipolar H II regions: II. Morphologies and star formation in their vicinities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Samal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 617, pp.A67. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of star formation related to ionized regions throughout the inner Galactic plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Palmeirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. J. T. Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Whitworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 605, pp.A35. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEDIGISM: Structure, excitation, and dynamics of the inner Galactic interstellar medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Csengeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Urquhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duarte-Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 601, pp.id.A124. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Milky Way rotation curve revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 601, pp.L5. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The earliest phases of high-mass star formation, as seen in NGC 6334 by Herschel-HOBYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tigé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hennemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 602, pp.A77. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel observations of the Galactic H II region RCW79</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong‐li Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Figueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracey Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 602, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High‐mass Starless Clumps in the Inner Galactic Plane: The Sample and Dust Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinghua Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuefang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon P. Ellingsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neal J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Henkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231 (1), </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4365/aa7204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NGC 6334 and NGC 6357. Insights from spectroscopy of their OB star populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q A Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 607, pp.86 - 86. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Star formation towards the Galactic H II region RCW 120. Herschel observations of compact sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Figueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 600, pp.id.A93. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep GeMS/GSAOI near-infrared observations of N159W in the Large Magellanic Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Samal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 592, pp.A77. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NGC 6334 and NGC 6357: Hα kinematics and the nature of the H II regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tigé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 587, pp.A135. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ATLASGAL to SEDIGISM: Towards a Complete 3D View of the Dense Galactic Interstellar Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F., Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J., Urquhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L., Bronfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T., Csengeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 165, pp.27 - 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATLASGAL-selected massive clumps in the inner Galaxy, II: Characterisation of different evolutionary stages and their SiO emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T., Csengeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S., Leurini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F., Wyrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S., Urquhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. M., Menten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586, pp.id.A149. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201425404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERACTIONS OF THE INFRARED BUBBLE N4 WITH ITS SURROUNDINGS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Li Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Zeng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuefang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing-Hua Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tie T. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 818 (1), </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0004-637X/818/1/95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hi-GAL, the Herschel infrared Galactic Plane Survey: photometric maps and compact source catalogues First data release for the inner Milky Way:+68 degrees \textgreater= l \textgreater=-70 degrees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Schisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pestalozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traficante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 591, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing filaments in regions of high-mass star formation: High-resolution submilimeter imaging of the massive star-forming complex NGC 6334 with ArT\'eMiS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph., André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V., Revéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V., Könyves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D., Arzoumanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J., Tigé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 592, pp.id.A54. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep near-infrared adaptive-optics observations of a young embedded cluster at the edge of the RCW41 H II region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Samal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 576, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201425464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Observations of the W3 GMC (II): Clues to the Formation of Clusters of High-Mass Stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A., Rivera-Ingraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. G., Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D., Polychroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F., Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 809 (1), pp.id. 81. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/809/1/81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Star formation in the filament of S254-S258 OB complex: a cluster in the process of making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Samal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. K. Ojha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, http://arxiv.org/abs/1503.09037. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mopra CO observations of the bubble H II region RCW 120</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tremblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 800 (2), pp.101. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/800/2/101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipolar H II regions - Morphology and star formation in their vicinity I. G319.88+00.79 and G010.32-00.15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Samal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 582, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201423835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galactic Cold Cores IV. Cold sub-millimetre sources: catalogue and statistical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Montillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Juvela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivera-Ingraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Malinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.-M. Pelkonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 584, pp.A92. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of two power-law tails in the probability distribution functions of massive GMCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Girichidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rayner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 453, pp.41-45. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/slv101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From forced collapse to H ii region expansion in Mon R2: Envelope density structure and age determination with Herschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P., Didelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F., Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tremblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T., Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S., Hony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 584, pp.id.A4. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel(star) SPIRE-FTS observations of RCW 120</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Rodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P Baluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Habart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Koehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 579, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age, size, and position of H ii regions in the Galaxy. Expansion of ionized gas in turbulent molecular clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tremblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Didelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Raga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 568, pp.id.A4. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201423959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical structure of the photodissociation regions in NGC 7023. Observations of gas and dust emission with Herschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Köhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Habart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernard-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ayasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 569, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The molecular complex associated with the Galactic H II region Sh2-90: a possible site of triggered star formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Samal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. K. Ojha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 566, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionization compression impact on dense gas distribution and star formation, Probability density functions around H ii regions as seen by Herschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tremblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Didelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 564, pp.id.A106. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ATLASGAL survey: a catalog of dust condensations in the Galactic plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Csengeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. Urquhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 565, pp.id.A75. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pillars and globules at the edges of H ii regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tremblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Audit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 560, pp.A19. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01135497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster-formation in the Rosette molecular cloud at the junctions of filaments (Corrigendum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Csengeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hennemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Didelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 551, pp.C1. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201118566E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MALT90: The Millimetre Astronomy Legacy Team 90 GHz Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Rathborne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Foster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. Whitaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sanhueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications of the Astronomical Society of Australia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30, pp.id.e057. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pasa.2013.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in dust properties in a dense filament of the Taurus molecular complex (L1506)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ysard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ristorcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Juvela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 559, pp.A133. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01135467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionisation impact of high-mass stars on interstellar filaments A Herschel study of the RCW36 bipolar nebula in Vela C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tremblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 550, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Reveals Massive Cold Clumps in NGC 7538</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fallscheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Reid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Di Francesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. G. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hennemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 773 (2), pp.id. 102. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/773/2/102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Herschel view of the massive star-forming region NGC 6334</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 554, pp.42. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The M16 molecular complex under the influence of NGC6611. Herschel's perspective of the heating effect on the Eagle Nebula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Didelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. J. White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. P. Marston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 542, pp.A114. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dust Properties of Bubble HII Regions as seen by Herschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 542, pp.A10. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster-formation in the Rosette molecular cloud at the junctions of filaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Csengeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hennemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Didelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 540, pp.L11. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201118566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galactic cold cores III. General cloud properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Juvela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ristorcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Doi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. -M. Pelkonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 541, </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201118640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spine of the swan: A Herschel study of the DR21 ridge and filaments in Cygnus X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hennemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Didelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 543, pp.L3. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pipe Nebula as seen with Herschel: formation of filamentary structures by large-scale compression?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Peretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Koenyves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arzoumanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 541, </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201118663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical study of OB stars in NGC 6334 and NGC 6357</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 538, pp.142. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishing between HII regions and planetary nebulae with Hi-GAL, WISE, MIPSGAL, and GLIMPSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Barlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garcia-Lario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Noriega-Crespo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 537, </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interstellar matter and star formation in W5-E - A Herschel view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 546, pp.id.A74. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filaments and ridges in Vela C revealed by Herschel: from low-mass to high-mass star-forming sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracey Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Didelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 533, pp.A94. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Herschel view of massive star formation in G035.39--00.33: a dense and cold filament of W48 undergoing a mini-starburst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Nguyen Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hennemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. L. J. Rygl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 535, pp.id.A76. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galactic cold cores. II. Herschel study of the extended dust emission around the first Planck detections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Juvela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ristorcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.-M. Pelkonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Montier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 527, pp.111. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggered star formation at the borders of the H II region Sh 2-217</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 527, </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 100 pc ELLIPTICAL AND TWISTED RING OF COLD AND DENSE MOLECULAR CLOUDS REVEALED BY HERSCHEL AROUND THE GALACTIC CENTER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Noriega-Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compiegne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 735 (2), </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/735/2/L33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giving physical significance to the Hi-GAL data: determining the distance of cold dusty cores in the Milky Way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pestalozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Mottram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 526, pp.151. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing interstellar filaments with Herschel in IC5146</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arzoumanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Didelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Konyves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 529, pp.L6. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-IR integral field spectroscopy of ionizing stars and young stellar objects on the borders of H II regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 510, pp.A32. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HK phot. of stars in an UCHII region near Sh2-217 (Brand+, 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 352, pp.79062</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clouds, filaments and protostars: the Herschel Hi-GAL Milky Way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Swinyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L100. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First detection of the methylidyne cation (CH+) fundamental rotational line with the Herschel/SPIRE FTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Naylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Habart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Baluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L117. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel-SPIRE spectroscopy of the DR21 molecular cloud core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn J. White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Naylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L114. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Star formation triggered by the Galactic HII region RCW 120: first results from the Herschel Space Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L81. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel observations of embedded protostellar clusters in the Rosette Molecular Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hennemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Csengeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L84. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-scale structure in the Rosette molecular cloud revealed by Herschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Di Francesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sadavoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hennemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L91. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Herschel view of star formation in the Rosette molecular cloud under the influence of NGC 2244</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hennemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Difrancesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L83. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galactic cold cores: Herschel study of first Planck detections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Juvela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ristorcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Montier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.-M. Pelkonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L93. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00536517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Herschel-SPIRE instrument and its in-flight performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kiernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.~j. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.~e. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Latter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L3. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Star formation triggered by H II regions in our Galaxy First results for N49 from the Herschel infrared survey of the Galactic plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. S. Stringfellow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIRE spectroscopy of the prototypical Orion Bar photodissociation region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Habart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Baluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Naylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L116. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The physical properties of the dust in the RCW 120 HII region as seen by Herschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Rodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L99. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial highlights of the HOBYS key program, the Herschel imaging survey of OB young stellar objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hennemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L77. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of interstellar dust with Herschel. First results in the photodissociation regions of NGC 7023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Baluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filamentary structures and compact objects in the Aquila and Polaris clouds observed by Herschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Men'Shchikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Didelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Könyves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L103. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel observations of the W43 ``mini-starburst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.~d. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Battersby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Calzoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.~m. Digiorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L90. </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Herschel study of the properties of starless cores in the Polaris Flare dark cloud region using PACS and SPIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ward-Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Kirk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Saraceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Didelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L92. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aquila prestellar core population revealed by Herschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Könyves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Men'Shchikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arzoumanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L106. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel-SPIRE spectroscopy of G29.96-0.02: fitting the full SED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Kirk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Polehampton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Baluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L82. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The earliest phases of high-mass star formation: the NGC 6334-NGC 6357 complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 515, pp.55. </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust temperature tracing the ISRF intensity in the Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Ph. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilaine Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L88. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: NGC 6334-NGC 6357 complex (Russeil+, 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.J/A+A/515/A55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From filamentary clouds to prestellar cores to the stellar IMF: Initial highlights from the Herschel Gould Belt survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Men'Shchikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Könyves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L102. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Herschel first look at protostars in the Aquila Rift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Konyves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Men'Shchikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L85. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of interstellar dust with Herschel. First results in the photodissociation regions of NGC 7023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compiègne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Kirk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L96. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties of the Sh2-104 HII region as seen by Herschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Rodón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Baluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Polehampton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L80. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel-SPIRE observations of the Polaris flare : structure of the diffuse interstellar medium at the sub-parsec scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. -A. Miville-Deschênes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. G. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L104. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The APEX Telescope Large Area Survey of the Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Beuther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bronfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carlhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 141, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hi-GAL: The Herschel Infrared Galactic Plane Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Swinyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 122, pp.314-325. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/651314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: JHKs and GLIMPSE photometry of RCW 120 (Deharveng+, 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.J/A+A/496/177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The space infrared telescope for cosmology and astrophysics: SPICA A joint mission between JAXA and ESA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Swinyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takao Nakagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Merken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Souverijns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (13), pp.193-219. </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S10686-008-9090-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATLASGAL - The APEX Telescope Large Area Survey of the Galaxy at 870 microns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. M. Menten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wyrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schilke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 504 (2), pp.415-427. </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200811568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: JHKs and GLIMPSE photometry of RCW 120 (Zavagno+, 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pomarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hosokawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.J/A+A/472/835</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: JHK photometry of stars in Sh 2-212 (Deharveng+, 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pomarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.J/A+A/482/585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggered massive-star formation on the borders of Galactic H II regions. IV. Star formation at the periphery of Sh2-212</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pomarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 482, pp.585. </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20079233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggered star formation on the borders of the Galactic H ii region RCW 120</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hosokawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 472 (3), pp.835-846. </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20077474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggered massive-star formation on the borders of Galactic HII regions. II. Evidence for the collect and collapse process around RCW 79</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Comeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 446, pp.171-184. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20053952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of triggering in the Milky Way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Astronomical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (S237), pp.212-216. </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921307001494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggered massive-star formation on the borders of Galactic H II regions. III. Star formation at the periphery of Sh2-219</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 458, pp.191. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20054641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggered massive-star formation on the borders of Galactic H II regions. I. A search for ``collect and collapse'' candidates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caplan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 433 (2), pp.565-577. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20041946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential star formation at the periphery of the H II regions Sh 217 and Sh 219</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Porras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 399 (3), pp.1135-1145. </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20021841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggered massive-star formation at the border of the HII region Sh 104</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Whitworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 408 (3), pp.L25-L28. </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20031157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: JHK photometry around Sh 217 and Sh 219 (Deharveng+, 2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Porras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.J/A+A/399/1135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-infrared imaging of RAFGL7009S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caplan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 394 (1), pp.225-229. </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20021129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: JHK photometry around RAFGL 7009S (Zavagno+, 2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caplan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.J/A+A/394/225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISOCAM 3-12 μ m imaging of five galactic compact Hii regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ducci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 371 (1), pp.312-327. </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20010356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: JHK photometry in Sh2-88B HII region (Deharveng+, 2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caplan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.J/A+A/360/1107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended red emission and unidentified infrared bands in the galactic compact H II region Sh 152</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Darbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Savine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 364, pp.723-731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stellar content of the compact H II region Sh2-88B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caplan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 360, pp.1107-1116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: Sh 138 BVRIJHK photometry (Deharveng+ 1999)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.J/A+A/344/943</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended mid-infrared emission around the outflow source and the compact H II region in AFGL 4029</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.~o. Lagage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cabrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 344, pp.499-504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SH 138: a compact H II region excited by a very young cluster region excited by a very young cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 344, pp.943-954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Stellar Objects in Lynds 1641: a submillimetre continuum study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Saraceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Griffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 325, pp.685-692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-IR high angular resolution observations of Herbig Ae/Be stars with CAMIRAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.~o. Lagage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cabrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'information du telescope Canada-France-Hawaii</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 36, pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFGL 4029: a cluster of massive young stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Cruz-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 317, pp.459-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-IR continuum in NGC 7027: evidence for the presence of hot amorphous carbon grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Baluteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 43 (10-11), pp.1329-1332. </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0032-0633(95)00026-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etoiles de classe I dans L 1641: propriétés submillimétriques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Saraceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Griffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Astronomes Francais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 49, pp.49-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: Line spectrum of NGC 7027 (Baluteau+, 1995)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Baluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pequignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, pp.J/A+A/303/175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 654-1046 NM line spectrum of the planetary nebula NGC 7027.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Baluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Péquignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 303, pp.175-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new young stellar object in the S 187 complex : photometry and spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Caplan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 281, pp.491-504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative study of the 7.7 and 11.3 mu.m emission bands based on IRAS/LRS spectra.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Baluteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 259, pp.241-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative study of the 7.7 and 11.3 micron emission bands based on IRAS/LRS spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Baluteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 259, pp.241-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI at ELT: project status and instrument overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niranjan Thatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Melotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Mignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, France. pp.40, </w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3018520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI at ELT: overview of the capabilities and expected performance of the ELT's first light, adaptive optics assisted integral field spectrograph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niranjan Thatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Melotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Mignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Bryson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation, Ground-based and Airborne Instrumentation for Astronomy IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2628834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellar feedback and triggered star formation in the prototypical bubble RCW 120</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Luisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loren D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawa Kabanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Astronomical Society Meeting Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Virtual, United States. pp.137.04, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abe9511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation of massive cores toward the Galactic HII region RCW 120 observed with ALMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Figueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Bronfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIX Polish Astronomical Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Olsztyn, Poland. pp.142-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRAGMENTATION OF MASSIVE CORES TOWARD THE GALACTIC Hii REGION RCW 120 OBSERVED WITH ALMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Figueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bronfman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2019: Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francaise d’Astronomie et d’Astrophysique (SF2A), May 2019, Nice, France. pp.89-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Star formation and ionized regions in the Inner Galactic Plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Palmeirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Elia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Highlights on Spanish Astrophysics X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Salamanca, Spain. pp.374-379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction of distortion for optimal image stacking in wide field adaptive optics: application to GeMS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent M. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bounissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Photo-Optical Instrumentation Engineers (SPIE), Jun 2016, Edimbourg, United Kingdom. pp.99091S, </w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2231287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting Star-forming regions with the GeMS MCAO instrument: lessons learned for optimal post-processing of WFAO data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bounissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fourth AO4ELT Conference. UCLA Conference Center</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, à renseigner, Unknown Region. pp.E2, </w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20353/K3T4CP1131534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03580798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Next Generation of High-Mass Stars and Clusters Traced by ATLASGAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl M. Menten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Wyrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanett Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timea Csengeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Labyrinth of Star Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Greece. pp.421, </w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03041-8_84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HOBYS Key Program: When Herschel links high-mass star formation to cloud structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hennemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Nguyen Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nice, France. pp.45-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATLASGAL: the APEX Telescope Large Area Survey of the Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wyrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. M. Menten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bronfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conditions and Impact of Star Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Zermatt, Switzerland. pp.129-134, </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/EAS/1152020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial highlights of the Herschel imaging survey of OB Young Stellar objects (HOBYS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2010: Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics. Eds.: S. Boissier, M. Heydari-Malayeri, R. Samadi and D. Valls-Gabaud - 21 - 24 June 2010, Marseille, p.225, 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France. pp.225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATLASGAL, the APEX Telescope Large Area Survey of the Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. M. Menten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wyrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Beuther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Astronomical Union, Highlights of Astronomy, Rio de Janeiro, Brazil, August 03-14, 2009, Volume 15, p. 780, 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rio de janeiro, Brazil. pp.780, </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921310011580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Clouds to Young Stellar Objects and back again: the all-in-one view from the Herschel infrared Galactic Plane Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alana Rivera-Ingraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Noriega-Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Traficante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th COSPAR Scientific Assembly. Held 18-15 July 2010, in Bremen, Germany, p.2 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SPIRE Instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Griffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Baluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAS Publications Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Les Houches, France. pp.33-42, </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas:0934003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galactic star formation triggered by HII regions: towards a global Galactic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Star Formation Across the Milky Way Galaxy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vitacura, Chile. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive Star Formation in NGC6334-NGC6357 Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SF2A 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. Available online at http://proc.sf2a.asso.fr, p.535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive Star Formation Triggered by Galactic H II Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Massive Star Formation: Observations Confront Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Heidelberg, Germany. pp.338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel-SPIRE: design, ground test results, and predicted performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Griffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Swinyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Telescopes and Instrumentation 2008: Optical, Infrared, and Millimeter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Marseille, France. pp.701006, </w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.788312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggered massive-star formation on the borders of Galactic HII regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Massive Star Birth: A Crossroads of Astrophysics; IAU Symposium Proceedings of the international Astronomical Union 227, Held 16-20 May, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Italy. pp.346-351, </w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921305004722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced Massive Star Formation in Dense Molecular Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cernicharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Dense Interstellar Medium in Galaxies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Zermatt, Switzerland. pp.627, </w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-18902-9\_109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential formation of massive stars and clusters at the periphery of H II regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caplan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Formation and Evolution of Massive Young Star Clusters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Tokyo, Japan. pp.375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Formation of Massive Stars at the Periphery of H II Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Mexicana de Astronomia y Astrofisica Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Michoacán, Barbados. pp.160-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Star Formation near the HII regions Sh 217 and Sh 219</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cruz-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hot Star Workshop III: The Earliest Phases of Massive Star Birth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Colorado, Barbados. pp.361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Star formation in the Sh128 region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caplan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Origin of Stars and Planets: The VLT View</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Garching, Munich, Germany. pp.P5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISOCAM 3-12 microns Imaging of Five Galactic Compact HII Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Promise of the Herschel Space Observatory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Toledo, Spain. pp.527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust distribution in galactic compact HII regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ducci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Universe as Seen by ISO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Paris, France. pp.791</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISOGAL observations of molecular clouds: the S152/153 complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Copet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Universe as Seen by ISO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Paris, France. pp.659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of UIB and Extended Red Emission in Sh 152</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Darbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Savine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.~m. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Universe as Seen by ISO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Paris, France. pp.667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust distribution in compact H II regions: an ISO view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Star Formation with the Infrared Space Observatory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Lisbonne, Portugal. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Stellar Objects in L1641: a Submillimeter Continuum Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Saraceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Griffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Impact of Large Scale Near-IR Sky Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Puerto de la Cruz, Tenerife, Spain. pp.177, </w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-011-5784-1\_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Star formation in the Vela Molecular Clouds: Near IR images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Giannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lorenzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Spinoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Role of Dust in the Formation of Stars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESO Astrophysics Symposia (European Southern Observatory)., 1995, Garching, Germany. pp.27-30, </w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-68594-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Molecular Outflows from Young Stellar Objects in L1641</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.~c. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Griffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Saraceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Role of Dust in the Formation of Stars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Garching, Munich, Germany. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Stellar Objects in L1641: a Submillimeter Continuum Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Saraceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Griffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Role of Dust in the Formation of Stars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Puerto de la Cruz, Tenerife, Spain. pp.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young stellar objects in the S187 complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caplan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Nature and Evolutionary Status of Herbig Ae/Be Stars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Amsterdam, Netherlands. pp.345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young stellar objects in groups.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caplan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Nature and Evolutionary Status of Herbig Ae/Be Stars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Amsterdam, Netherlands. pp.344-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Quantitative Study of the 7.7 and 11.3 \ensuremathμm Emission Bands Based on IRAS/LRS Spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.~p. Baluteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules and Grains in Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Mont Sainte‐Odile, France. pp.59, </w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.46584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mid Infrared Continuum in the Planetary Nebula NGC 7027: Evidence for the Presence of Amorphous Carbon Grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.~p. Baluteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules and Grains in Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Mont Saint-Odile, France. pp.195, </w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.46599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RCW 120: A Perfect Bubble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reipurth, B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Star Forming Regions, Volume II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, pp.437, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density structure and fragmentation manner of infrared dark filaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mattern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshito Shimajiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: Clouds in SEDIGISM science demonstration field (Schuller+, 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Csengeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. Urquhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duarte-Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: Multiwavalenth fluxes of RCW120 (Figueira+, 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Figueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: HOBYS: 46 MDCs found in NGC 6334 (Tige+, 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hennemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: Combined ArTeMiS+SPIRE 350um image of NGC6334 (Andre+, 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P., Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V., Reveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V., Konyves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D., Arzoumanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J., Tige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.2016yCat.35920054A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: SiO in ATLASGAL-selected massive clumps (Csengeri+, 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T., Csengeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S., Leurini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F., Wyrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S., Urquhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. M., Menten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: ATLASGAL. Dust condensations in Galactic plane (Csengeri+, 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Csengeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. Urquhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.59075</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OB stars in NGC 6334 and NGC 6357 (Russeil+, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.89142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hi-Gal sources distance determination (Russeil+, 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pestalozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Mottram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.69151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bubbling galactic plane: fertilization or sterilization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Testi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Leurini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.M515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NGC 6334-NGC 6357 complex (Russeil+, 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.59055</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The APEX Telescope Large Area Survey of the Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Beuther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bronfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carlhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GT1\ₐzavagno\₁: SPIRE-FTS observations of Young Stellar Objects revealed by SPIRE and PACS images in star forming regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterising Star Formation in the Vela Molecular Ridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indra Bains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.M401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia survey of cold massive clumps discovered in the inner galactic disk with ATLASGAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Wienen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Menten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Schilke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Linz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.P692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggered star formation on the borders of H II regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. / Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.~c. Bouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular fingerprints of an unbiased sample of Galactic massive star forming clumps II.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Wyrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Brooks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Beuther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Menten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Schilke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.M327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular fingerprints of an unbiased sample of Galactic massive star forming clumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Wyrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Brooks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Beuther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Menten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Schilke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.M327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive-star formation triggered by HII regions: Physical conditions in molecular condensations adjacent to HII regions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.M233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature of high-mass dense cores in NGC6334/6357</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.M324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive Star Formation via the Collect and Collapse Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.M233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The recent formation of massive stars in the Galactic Center region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Menten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Bertoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Polehampton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Wyrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.3189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics of the H ii region NGC 7538 from study of the Hα line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Amram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From bubbles and filaments to cores and disks: gas gathering and growth of structure leading to the formation of stellar systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime E. Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Arzoumanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel K. Friesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-absorption in [CII], ^12CO, and HI in RCW120. Building up a geometrical and physical model of the region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kabanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ossenkopf-Okada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Falasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Güsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPHERE+: Imaging young Jupiters down to the snowline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the importance of magnetic fields in the evolution of dense clumps formed at the waist of bipolar H II regions: a case study on Sh2-201 with JCMT SCUBA-2/POL-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakali Eswaraiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manash R. Samal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuehui Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of high-mass prestellar cores in the starless MDCs of NGC6334</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Neupane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in dust properties in a dense filament of the Taurus molecular complex (L1506)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ysard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ristorcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika Juvela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gallery of bubbles. The nature of the bubbles observed by Spitzer and what ATLASGAL tells us about the surrounding neutral material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wyrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Observations of the W43 &amp;quot;mini-starburst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Battersby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Calzoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Digiorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of the AKARI Far-Infrared Imaging Fourier Transform Spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noriko Murakami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsunobu Kawada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidenori Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoko Okada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Yasuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Star formation around RCW 120, the perfect bubble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pomarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggered massive-star formation on the borders of Galactic HII regions. IV- Star formation at the periphery of Sh2-212</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pomarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggered star formation on the borders of the Galactic HII region RCW 82</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggered star formation on the borders of the Galactic HII region RCW 120</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Hosokawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggered massive-star formation on the borders of Galactic HII regions. III. Star formation at the periphery of Sh2-219</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggered massive-star formation on the borders of Galactic HII regions Evidence for the collect and collapse process around RCW 79</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Comeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of unidentified infrared bands and extended red emission in the compact galactic HII region Sh 152</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Darbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Savine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId906"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.0773480663px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Annie Zavagno </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">annie-zavagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9509-7316</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=QI4nOhwAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-5805-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a full professor at Aix Marseille Université (AMU) and Senior member of the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Universitaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. I do my research at </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire d'Astrophysique de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (LAM) where I am member of the GECO research team.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:150pt; height:52pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId12" o:title=""/></v:shape></w:pict></w:r><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:150pt; height:53pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId13" o:title=""/></v:shape></w:pict></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">My research concerns the formation and impact of high mass stars. I am interested in the way high mass stars impact their surroundings and might favor the formation of a new generation of stars. I study high mass stars with multi wavelength and multi scale observations with ground and space based telescopes with expertise in the infrared and millimeter domains. My current research projects focus on the small (milli parsec) to intermediate scale (parsec) impact of high mass stars on their surroundings.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CURRICULUM VITAE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PERSONAL INFORMATION</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Family name, First name: ZAVAGNO, Annie</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Researcher unique identifier: ORCID: 0000-0001-9509-7316</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Date of birth: September 17th, 1966</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Nationality: French</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">URL for web site: </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie ZAVAGNO's Web pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDUCATION</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2002 “Habilitation à Diriger des Recherches’’ HDR, Université de Provence, Marseille, France. Highest French degree, required to supervise PhD students.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1993 PhD, Astrophysics, Université Paris Diderot (Paris 7).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1989 Master, Astrophysics, Université Paris 7 & Observatoire de Paris-Meudon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CURRENT POSITIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022 – 2027 Senior member of the Institut Universitaire de France in reconduction. Position to promote excellence in academic research. Concerns all disciplines in France.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2020 – First class full professor, Laboratoire d’Astrophysique de Marseille (LAM), Aix Marseille Université (AMU). National promotion.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2018 – Full professor, Laboratoire d’Astrophysique de Marseille (LAM), (AMU), France.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2017 – 2022 Senior member of the Institut Universitaire de France. Position to promote excellence in academic research. Concerns all disciplines in France. The selection rate for senior members was 12%.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PREVIOUS POSITIONS</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2012 – 2017 Deputy director of LAM, AMU & CNRS, France. (Laboratory with 200 people).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2002 – 2011 Head of LAM Research Group “Star Formation and Interstellar Medium” (10 people).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2014 – 2018 Senior Lecturer, LAM, AMU.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1997 – 2014 Lecturer, LAM, AMU & CNRS.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2009 – Co-Investigator of the Herschel SPIRE instrument.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2006 – Herschel-PACS and SPIRE Scientific Associate.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2006 – Co-PI of the Herschel HOBYS science program (Motte, Zavagno, Bontemps)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2008 – 2016 Responsible for the Herschel CNES funding at LAM (2.5 M€).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2013 – 2016 Co-I & Member of the steering committee of the Vialactea FP7-EU project.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010 Co-I & Member of the steering committee of the Herschel Galactic Plane survey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSTITUTIONAL RESPONSIBILITIES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022 - Appointed member of HCERES: Panel (ST3) expert</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2021 - Appointed member of the AMU Experts group. Promotion of Technicians and Engineers.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2018 – 2021 Appointed member of the Council of the Institute Universitaire de France.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2012 – 2017 Member of the Executive Council of the Doctoral School of Physics (AMU).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2012 – 2016 Appointed member of the National University Committee (CNU, Section 34).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2013 – 2017 Appointed Member of Scientific Council of the ALMA Science Group, CNRS.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Since 2014 Appointed member of the High Committee for Evaluation of Research and Higher Education (HCERES). This national committee accompanies, evaluates and analyzes to support the quality of higher education and research. Appointed Member for the evaluation of 3 French Laboratories (IAS (2012), LERMA (2017), LUPPM (2020)) and an international Master (Hanoi) (2016).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2019 Recruitment committee, professor, vice-president, Grenoble Alpes Univ.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2014 Recruitment committee, assistant professor, president, Aix Marseille Univ.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2012, 2013 Recruitment committee, assistant professor, appointed member, Nice Univ.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2012 – 2017 Appointed member of the LAM Laboratory Council and LAM Scientific Council.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2000 – 2011 Elected member of the LAM Laboratory Council and LAM Scientific Council.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">REVIEWING ACTIVITIES</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2021 Appointed member, James Webb Space Telescope, Telescope Time Allocation committee (Cycle 1), United States.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2020 Scientific Evaluation, INAF Research Programs, Italy.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2019 Telescope Time Allocation, European Southern Observatory (ESO), Europe.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Since 2017 Annual Scientific Evaluation (5). Marie Skłodowska Curie Fellowships. Europe</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Since 2019 Annual Scientific Evaluation (3). DIMACAV+ fellowships. France.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2013, 2015 Scientific Evaluation (2), Netherlands organization for scientific research.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2012 Scientific Evaluation, Canadian National Research Council, Canada.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2014 Scientific Evaluation, Swiss National Science Foundation, Swizerland.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Since 2000 Referee for peer reviewed international journals.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FELLOWSHIPS AND AWARDS</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2020 PhD funding. National Call ANR-AI and A*Midex Foundation (100,000 €).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2019, 2020 “Astroinformatics” calls of the CNRS Interdisciplinary Mission (€ 10,000).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2019 Winner of the Mediterranean Call for Projects 2018, A*Midex Foundation (€ 80,000).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2008 – 2022 Awarded (4 consecutive times) Prime d’Excellence Scientifique. Bonus awarded for recognition of excellence in research and mentoring of PhD students. Awarded to top 25% of professors.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2018 Among the 3 finalists of “Grand Prix du Jury” of Research in Provence, France.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1996 – 1997 Fellowship from the French Academy of Science (1 attributed per year), France.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1994 – 1996 Post-doctoral ESA External Fellowship (4 available for all Europe at that time), IFSI-CNR, Rome, Italy.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SUPERVISION OF GRADUATE STUDENTS AND POSTDOCTORAL FELLOWS</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2002 – 2021 7 Postdocs - 6 PhDs - 7 Master Students (4 to 6 months internships) - 6 software engineers. LAM, AMU and CNRS, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DISSEMINATION</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2021 CNRS Sciences Taille XXElles: Promotion of women in science. Among the 15 women selected in Provence. (Exposition delayed due to the pandemic).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2018 Project Art & Science &amp;quot;Calanques: Territory of Science, Source of Inspiration&amp;quot;, collaboration with J. Clauss, artist in residence (Camargo Foundation).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Since 2017 Annual participation to the “Science Fest” and “European Night of Researchers”</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2016 Euronews: TV interview for the VIALACTEA project</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2015 Appointed member of the Club-M- of the Ambassadors of Marseille City</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2014 Media interview &amp;quot; Science Frontiers &amp;quot; 24h on Earth</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2014 Among the 20 women chosen for the book &amp;quot;Marseille Séquentielles, Récits d'une Ville au Féminin&amp;quot; (Author Anne-Sophie Poiroux, Editions Eanna, 2014).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010 Podcast of &amp;quot;Sky & Space&amp;quot; on the formation of massive stars</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010 CNES Press Release</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010 European Space Agency (ESA) Press Release on induced star formation</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010 European Space Agency (ESA) Herschel podcast on induced star formation</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010 Article in the national newspaper Le Monde (15/5/2010, author P. Le Hir)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010 BBC Press Release on Herschel first results.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2009 Among the 3 scientists chosen by ESA to present the first results of the Herschel infrared mission to the international press.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PhD and HDR committees</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Since 2012 Member of 9 PhD committees (7 as main referee, 2 as president).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Member of 5 HDR committees (3 as main referee).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (182)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIRESTORM I: stellar feedback and gas kinematics in the evolved W40 hub-filament system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming-Kang Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ram Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. K. Dewangan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kee-Tae Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 545 (4), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staf2218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Star formation efficiency and scaling relations in parsec-scale cluster-forming clumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineet Rawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Samal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 540 (3), pp.2377-2395. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staf807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the interplay between Galactic star formation and ionization feedback with PRIMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Suin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ram Kesh Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Astronomical Telescopes Instruments and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (03), pp.031636. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JATIS.11.3.031636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of magnetic field and stellar feedback in the evolution of filamentary structures in collapsing star-forming clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arzoumanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hennebelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 698, pp.A119. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202553795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidate bow shock stars: Spectral analysis and environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 698, pp.A64. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202452262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[C II]-deficit caused by self-absorption in an ionized carbon-filled bubble in RCW79</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Keilmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dannhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawa Kabanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Ossenkopf-Okada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 697, pp.L2. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202453445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virgo Environmental Survey Tracing Ionised Gas Emission (VESTIGE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fossati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Roehlly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 696, pp.A78. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202450963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ALMA-QUARKS Survey. III. Clump-to-core Fragmentation and Searches for High-mass Starless Cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongting Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Li Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xunchuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengwei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 280 (1), pp.33. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4365/adf847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Giant Molecular Cloud G148.24+00.41: gas properties, kinematics, and cluster formation at the nexus of filamentary flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineet Rawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Samal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. L. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. K. Ojha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 528 (2), pp.2199-2219. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stae060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04726545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the star formation efficiency in dense gas: Initial results from the CAFFEINE survey with ArTéMiS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mattern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 688, pp.A163. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04674081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact and high excitation molecular clumps in the extended ultraviolet disk of M83</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Koda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Bigiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 691, pp.A197. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202451506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOMS: ALMA three-millimeter observations of massive star-forming regions - XVIII. On the origin and evolution of dense gas fragments in molecular shells of compact H II regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Garay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 535 (2), pp.1364-1386. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stae2415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04846473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellar feedback in the star formation-gas density relation: Comparison between simulations and observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Suin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Colman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hennebelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Verliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 682, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04479007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised machine learning on Galactic filaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. -X. Dupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 692, pp.A41. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202450828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the relative importance of magnetic field, gravity, and turbulence in star formation at the hub of the giant molecular cloud G148.24+00.41</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineet Rawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Samal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakali Eswaraiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 528 (2), pp.1460-1475. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stae053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04726547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SOFIA FEEDBACK [CII] Legacy Survey: Rapid molecular cloud dispersal in RCW 79</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Kabanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Keilmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 679, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised machine learning on Galactic filaments. Revealing the filamentary structure of the Galactic interstellar medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. -X. Dupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Schisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Li Causi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 669, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03967851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOMS: ALMA three-millimeter observations of massive star-forming regions -XIII. Ongoing triggered star formation within clump-fed scenario found in the massive ( 1500 M&amp;lt;SUB&amp;gt;⊙&amp;lt;/SUB&amp;gt;) clump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongli Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03967850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the global dust properties and cluster formation potential of the giant molecular cloud G148.24+00.41</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineet Rawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Samal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. L. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 521, pp.2786-2805. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04505576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep H&amp;lt;i&amp;gt;α&amp;lt;/i&amp;gt; survey of the Carina tangent arm direction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Amram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 680, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Study of the Young Cluster IRAS 05100+3723: Properties, Surrounding Interstellar Matter, and Associated Star Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ram K. Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manash R. Samal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Semenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sravani Vaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 926, pp.16. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac3a78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03667470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filamentary structures of ionized gas in Cygnus X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. L. Emig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. J. White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. L. Karim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. van Weeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 664, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03780759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-absorption in [C II], &amp;lt;SUP&amp;gt;12&amp;lt;/SUP&amp;gt;CO, and H II in RCW120. Building up a geometrical and physical model of the region (Corrigendum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kabanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ossenkopf-Okada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Falasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Güsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 660, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142575e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03667441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity structure of the 50 pc long NGC 6334 filamentary cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Arzoumanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Chun-Yuan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 660, pp.A56. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-absorption in [C II], &amp;lt;SUP&amp;gt;12&amp;lt;/SUP&amp;gt;CO, and H I in RCW120. Building up a geometrical and physical model of the region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kabanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ossenkopf-Okada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Falasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Güsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 659, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03667464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Star Formation Rate of the Milky Way as Seen by Herschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Schisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D. Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Merello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 941, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aca27d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SOFIA FEEDBACK Legacy Survey Dynamics and Mass Ejection in the Bipolar H II Region RCW 36</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Broos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 935, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac8052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03780751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellar feedback and triggered star formation in the prototypical bubble RCW 120</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Luisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loren D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawa Kabanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (15), pp.eabe9511. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abe9511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H II regions and high-mass starless clump candidates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López-Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 646, pp.A25. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SEDIGISM survey: molecular clouds in the inner Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duarte-Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Urquhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ginsburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 500 (3), pp.3027-3049. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa2480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance of Hi-GAL sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 646, pp.A74. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: Polarization measurements of S201 with JCMT (Eswaraiah+, 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Eswaraiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.~r. Samal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -W. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, J/ApJ/897/90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: Probing the ISF in Orion A with ArTeMiS (Schuller+, 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Shimajiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Peretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.J/A+A/651/A36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SEDIGISM survey: First Data Release and overview of the Galactic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Urquhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Csengeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Colombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duarte-Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 500 (3), pp.3064-3082. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa2369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the structure of a massive filament: ArTéMiS 350 and 450 μm mapping of the integral-shaped filament in Orion A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Shimajiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Peretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 651, pp.A36. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03285690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hi-GAL compact source catalogue - II. The 360° catalogue of clump physical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pestalozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Plume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.~e. Ragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benedettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.~j. Eden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 504 (2), pp.2742-2766. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab1038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OB stars and YSO populations in the region of NGC 6334–NGC 6357 as seen with Gaia DR2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Figueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 642, pp.A21. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202037674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APEX CO observations towards the photodissociation region of RCW 120</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Figueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bronfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Finger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 639, pp.A93. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202037713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: HMSCs classification and physical parameters (Zhang+, 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Figueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.J/A+A/637/A40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Importance of Magnetic Fields in the Evolution of Dense Clumps Formed at the Waist of Bipolar H II Regions: A Case Study of Sh 2-201 with JCMT SCUBA-2/POL-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakali Eswaraiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manash R. Samal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuehui Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 897 (1), pp.90. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab83f2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Galactic H II regions in the formation of filaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Peretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Shimajiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 638, pp.A7. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202037815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02654382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The accretion history of high-mass stars: an ArTéMiS pilot study of infrared dark clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Peretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rigby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Könyves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa1656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEEDBACK: a SOFIA Legacy Program to Study Stellar Feedback in Regions of Massive Star Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guevara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buchbender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Higgins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 132 (1016), pp.104301. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1538-3873/aba840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hi-GAL catalogue of dusty filamentary structures in the Galactic Plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Schisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benedettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Olmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 492 (4), pp.5420-5455. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staz3466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: Distance of HiGAL sources (Mege+, 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.J/A+A/646/A74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: Astrometric parameters for 135 OB stars (Russeil+, 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Figueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.J/A+A/642/A21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: Accretion history of massive stars (Peretto+, 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Peretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rigby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Könyves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.J/MNRAS/496/3482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H II regions and high-mass starless clump candidates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Figueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 637, pp.A40. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry of Protostellar Clumps in the High-mass, Star-forming Filamentary Infrared Dark Cloud G034.43+00.24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Li Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Sanhueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin-Di Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 901 (1), pp.31. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abadfe⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: NGC 6357 massive dense cores (Russeil+, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Figueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.J/A+A/625/A134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel-HOBYS study of the earliest phases of high-mass star formation in NGC 6357★★★</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Figueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 625, pp.A134. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02143113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: M16 CO maps (Xu+, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -L. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. -L. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.J/A+A/627/A27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCOPE: SCUBA-2 Continuum Observations of Pre-protostellar Evolution – survey description and compact source catalogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Eden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Juvela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tatematsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Francesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 485 (2), pp.2895-2908. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of high-mass pre-stellar cores in the starless MDCs of NGC 6334</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Neupane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 622, pp.A99. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201732282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of ionization feedback on star formation: a case study of the M 16 H II region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Long Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naiping Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 627, pp.A27. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiwavelength study of the G345.5+1.5 region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Figueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. López-Calderón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bronfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hervías-Caimapo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 623, pp.A141. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: G345.5+1.5 region multiwavelength study (Figueira+, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Figueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopez-Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bronfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hervias-Caimapo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.J/A+A/623/A141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Origin of [C ii] 158 μ m Emission toward the H ii Region Complex S235</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Makai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Luisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 882 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab1c59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipolar H ii regions produced by cloud–cloud collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Whitworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Lomax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Balfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications of the Astronomical Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70 (SP2), </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/pasj/psx134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: RCW120 fragmentation at 0.01pc scale (Figueira+, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Figueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bronfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.J/A+A/616/L10. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26093/cds/vizier.36169010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virgo Environmental Survey Tracing Ionised Gas Emission (VESTIGE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fossati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Cuillandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 615, pp.A114. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201732410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000032v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: Starless MDCs of NGC6334 molecular spectra (Louvet+, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Neupane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.J/A+A/622/A99. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26093/cds/vizier.36220099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TOP-SCOPE Survey of Planck Galactic Cold Clumps: Survey Overview and Results of an Exemplar Source, PGCC G26.53+0.17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tie T. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kee-Tae Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika Juvela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken’ichi Tatematsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 234 (2), pp.28. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4365/aaa3dd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA observations of RCW 120 Fragmentation at 0.01 pc scale⋆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Figueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Bronfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 616, pp.L10. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-mass Star Formation through Filamentary Collapse and Clump-fed Accretion in G22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinghua Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Zeng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuefang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ellingsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Henkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 852 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa9d40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipolar H II regions: II. Morphologies and star formation in their vicinities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Samal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 617, pp.A67. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Milky Way rotation curve revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 601, pp.L5. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The earliest phases of high-mass star formation, as seen in NGC 6334 by Herschel-HOBYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tigé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hennemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 602, pp.A77. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel observations of the Galactic H II region RCW79</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong‐li Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Figueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracey Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 602, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of star formation related to ionized regions throughout the inner Galactic plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Palmeirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. J. T. Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Whitworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 605, pp.A35. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEDIGISM: Structure, excitation, and dynamics of the inner Galactic interstellar medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Csengeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Urquhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duarte-Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 601, pp.id.A124. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Star formation towards the Galactic H II region RCW 120. Herschel observations of compact sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Figueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 600, pp.id.A93. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NGC 6334 and NGC 6357. Insights from spectroscopy of their OB star populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q A Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 607, pp.86 - 86. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High‐mass Starless Clumps in the Inner Galactic Plane: The Sample and Dust Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinghua Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuefang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon P. Ellingsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neal J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Henkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231 (1), </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4365/aa7204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERACTIONS OF THE INFRARED BUBBLE N4 WITH ITS SURROUNDINGS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Li Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Zeng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuefang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing-Hua Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tie T. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 818 (1), </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0004-637X/818/1/95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATLASGAL-selected massive clumps in the inner Galaxy, II: Characterisation of different evolutionary stages and their SiO emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T., Csengeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S., Leurini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F., Wyrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S., Urquhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. M., Menten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586, pp.id.A149. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201425404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ATLASGAL to SEDIGISM: Towards a Complete 3D View of the Dense Galactic Interstellar Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F., Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J., Urquhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L., Bronfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T., Csengeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 165, pp.27 - 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hi-GAL, the Herschel infrared Galactic Plane Survey: photometric maps and compact source catalogues First data release for the inner Milky Way:+68 degrees \textgreater= l \textgreater=-70 degrees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Schisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pestalozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traficante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 591, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing filaments in regions of high-mass star formation: High-resolution submilimeter imaging of the massive star-forming complex NGC 6334 with ArT\'eMiS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph., André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V., Revéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V., Könyves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D., Arzoumanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J., Tigé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 592, pp.id.A54. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NGC 6334 and NGC 6357: Hα kinematics and the nature of the H II regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tigé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 587, pp.A135. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep GeMS/GSAOI near-infrared observations of N159W in the Large Magellanic Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Samal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 592, pp.A77. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Star formation in the filament of S254-S258 OB complex: a cluster in the process of making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Samal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. K. Ojha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, http://arxiv.org/abs/1503.09037. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mopra CO observations of the bubble H II region RCW 120</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tremblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 800 (2), pp.101. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/800/2/101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Observations of the W3 GMC (II): Clues to the Formation of Clusters of High-Mass Stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A., Rivera-Ingraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. G., Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D., Polychroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F., Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 809 (1), pp.id. 81. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/809/1/81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep near-infrared adaptive-optics observations of a young embedded cluster at the edge of the RCW41 H II region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Samal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 576, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201425464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of two power-law tails in the probability distribution functions of massive GMCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Girichidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rayner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 453, pp.41-45. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/slv101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipolar H II regions - Morphology and star formation in their vicinity I. G319.88+00.79 and G010.32-00.15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Samal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 582, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201423835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galactic Cold Cores IV. Cold sub-millimetre sources: catalogue and statistical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Montillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Juvela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivera-Ingraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Malinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.-M. Pelkonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 584, pp.A92. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From forced collapse to H ii region expansion in Mon R2: Envelope density structure and age determination with Herschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P., Didelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F., Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tremblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T., Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S., Hony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 584, pp.id.A4. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel(star) SPIRE-FTS observations of RCW 120</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Rodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P Baluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Habart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Koehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 579, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The molecular complex associated with the Galactic H II region Sh2-90: a possible site of triggered star formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Samal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. K. Ojha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 566, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionization compression impact on dense gas distribution and star formation, Probability density functions around H ii regions as seen by Herschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tremblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Didelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 564, pp.id.A106. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ATLASGAL survey: a catalog of dust condensations in the Galactic plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Csengeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. Urquhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 565, pp.id.A75. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical structure of the photodissociation regions in NGC 7023. Observations of gas and dust emission with Herschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Köhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Habart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernard-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ayasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 569, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age, size, and position of H ii regions in the Galaxy. Expansion of ionized gas in turbulent molecular clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tremblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Didelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Raga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 568, pp.id.A4. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201423959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MALT90: The Millimetre Astronomy Legacy Team 90 GHz Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Rathborne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Foster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. Whitaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sanhueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications of the Astronomical Society of Australia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30, pp.id.e057. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pasa.2013.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in dust properties in a dense filament of the Taurus molecular complex (L1506)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ysard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ristorcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Juvela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 559, pp.A133. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01135467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pillars and globules at the edges of H ii regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tremblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Audit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 560, pp.A19. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01135497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster-formation in the Rosette molecular cloud at the junctions of filaments (Corrigendum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Csengeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hennemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Didelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 551, pp.C1. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201118566E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionisation impact of high-mass stars on interstellar filaments A Herschel study of the RCW36 bipolar nebula in Vela C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tremblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 550, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Reveals Massive Cold Clumps in NGC 7538</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fallscheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Reid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Di Francesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. G. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hennemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 773 (2), pp.id. 102. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/773/2/102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Herschel view of the massive star-forming region NGC 6334</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 554, pp.42. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galactic cold cores III. General cloud properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Juvela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ristorcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Doi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. -M. Pelkonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 541, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201118640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spine of the swan: A Herschel study of the DR21 ridge and filaments in Cygnus X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hennemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Didelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 543, pp.L3. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pipe Nebula as seen with Herschel: formation of filamentary structures by large-scale compression?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Peretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Koenyves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arzoumanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 541, </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201118663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster-formation in the Rosette molecular cloud at the junctions of filaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Csengeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hennemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Didelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 540, pp.L11. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201118566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dust Properties of Bubble HII Regions as seen by Herschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 542, pp.A10. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical study of OB stars in NGC 6334 and NGC 6357</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 538, pp.142. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interstellar matter and star formation in W5-E - A Herschel view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 546, pp.id.A74. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishing between HII regions and planetary nebulae with Hi-GAL, WISE, MIPSGAL, and GLIMPSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Barlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garcia-Lario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Noriega-Crespo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 537, </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The M16 molecular complex under the influence of NGC6611. Herschel's perspective of the heating effect on the Eagle Nebula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Didelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. J. White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. P. Marston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 542, pp.A114. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 100 pc ELLIPTICAL AND TWISTED RING OF COLD AND DENSE MOLECULAR CLOUDS REVEALED BY HERSCHEL AROUND THE GALACTIC CENTER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Noriega-Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compiegne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 735 (2), </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/735/2/L33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggered star formation at the borders of the H II region Sh 2-217</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 527, </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giving physical significance to the Hi-GAL data: determining the distance of cold dusty cores in the Milky Way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pestalozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Mottram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 526, pp.151. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing interstellar filaments with Herschel in IC5146</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arzoumanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Didelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Konyves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 529, pp.L6. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filaments and ridges in Vela C revealed by Herschel: from low-mass to high-mass star-forming sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracey Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Didelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 533, pp.A94. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galactic cold cores. II. Herschel study of the extended dust emission around the first Planck detections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Juvela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ristorcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.-M. Pelkonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Montier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 527, pp.111. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Herschel view of massive star formation in G035.39--00.33: a dense and cold filament of W48 undergoing a mini-starburst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Nguyen Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hennemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. L. J. Rygl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 535, pp.id.A76. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of interstellar dust with Herschel. First results in the photodissociation regions of NGC 7023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Baluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filamentary structures and compact objects in the Aquila and Polaris clouds observed by Herschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Men'Shchikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Didelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Könyves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L103. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galactic cold cores: Herschel study of first Planck detections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Juvela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ristorcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Montier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.-M. Pelkonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L93. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00536517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel observations of embedded protostellar clusters in the Rosette Molecular Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hennemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Csengeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L84. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-scale structure in the Rosette molecular cloud revealed by Herschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Di Francesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sadavoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hennemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L91. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Herschel view of star formation in the Rosette molecular cloud under the influence of NGC 2244</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hennemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Difrancesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L83. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Herschel-SPIRE instrument and its in-flight performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kiernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.~j. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.~e. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Latter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L3. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIRE spectroscopy of the prototypical Orion Bar photodissociation region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Habart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Baluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Naylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L116. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial highlights of the HOBYS key program, the Herschel imaging survey of OB young stellar objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hennemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L77. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The physical properties of the dust in the RCW 120 HII region as seen by Herschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Rodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L99. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Star formation triggered by H II regions in our Galaxy First results for N49 from the Herschel infrared survey of the Galactic plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. S. Stringfellow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Star formation triggered by the Galactic HII region RCW 120: first results from the Herschel Space Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L81. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel observations of the W43 ``mini-starburst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.~d. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Battersby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Calzoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.~m. Digiorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L90. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel-SPIRE spectroscopy of G29.96-0.02: fitting the full SED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Kirk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Polehampton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Baluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L82. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Herschel study of the properties of starless cores in the Polaris Flare dark cloud region using PACS and SPIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ward-Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Kirk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Saraceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Didelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L92. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aquila prestellar core population revealed by Herschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Könyves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Men'Shchikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arzoumanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L106. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From filamentary clouds to prestellar cores to the stellar IMF: Initial highlights from the Herschel Gould Belt survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Men'Shchikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Könyves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L102. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of interstellar dust with Herschel. First results in the photodissociation regions of NGC 7023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compiègne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Kirk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L96. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Herschel first look at protostars in the Aquila Rift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Konyves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Men'Shchikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L85. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel-SPIRE observations of the Polaris flare : structure of the diffuse interstellar medium at the sub-parsec scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. -A. Miville-Deschênes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. G. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L104. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties of the Sh2-104 HII region as seen by Herschel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Rodón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Baluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Polehampton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L80. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The earliest phases of high-mass star formation: the NGC 6334-NGC 6357 complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 515, pp.55. </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust temperature tracing the ISRF intensity in the Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Ph. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilaine Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L88. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: NGC 6334-NGC 6357 complex (Russeil+, 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.J/A+A/515/A55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hi-GAL: The Herschel Infrared Galactic Plane Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Swinyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 122, pp.314-325. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/651314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The APEX Telescope Large Area Survey of the Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Beuther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bronfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carlhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 141, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-IR integral field spectroscopy of ionizing stars and young stellar objects on the borders of H II regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 510, pp.A32. </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First detection of the methylidyne cation (CH+) fundamental rotational line with the Herschel/SPIRE FTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Naylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Habart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Baluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L117. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clouds, filaments and protostars: the Herschel Hi-GAL Milky Way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Swinyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L100. </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel-SPIRE spectroscopy of the DR21 molecular cloud core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn J. White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Naylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L114. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HK phot. of stars in an UCHII region near Sh2-217 (Brand+, 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 352, pp.79062</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATLASGAL - The APEX Telescope Large Area Survey of the Galaxy at 870 microns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. M. Menten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wyrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schilke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 504 (2), pp.415-427. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200811568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The space infrared telescope for cosmology and astrophysics: SPICA A joint mission between JAXA and ESA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Swinyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takao Nakagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Merken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Souverijns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (13), pp.193-219. </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S10686-008-9090-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: JHKs and GLIMPSE photometry of RCW 120 (Deharveng+, 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.J/A+A/496/177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: JHK photometry of stars in Sh 2-212 (Deharveng+, 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pomarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.J/A+A/482/585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggered massive-star formation on the borders of Galactic H II regions. IV. Star formation at the periphery of Sh2-212</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pomarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 482, pp.585. </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20079233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: JHKs and GLIMPSE photometry of RCW 120 (Zavagno+, 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pomarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hosokawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.J/A+A/472/835</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggered star formation on the borders of the Galactic H ii region RCW 120</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hosokawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 472 (3), pp.835-846. </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20077474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of triggering in the Milky Way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Astronomical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (S237), pp.212-216. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921307001494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggered massive-star formation on the borders of Galactic H II regions. III. Star formation at the periphery of Sh2-219</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 458, pp.191. </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20054641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggered massive-star formation on the borders of Galactic HII regions. II. Evidence for the collect and collapse process around RCW 79</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Comeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 446, pp.171-184. </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20053952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggered massive-star formation on the borders of Galactic H II regions. I. A search for ``collect and collapse'' candidates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caplan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 433 (2), pp.565-577. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20041946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential star formation at the periphery of the H II regions Sh 217 and Sh 219</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Porras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 399 (3), pp.1135-1145. </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20021841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggered massive-star formation at the border of the HII region Sh 104</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Whitworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 408 (3), pp.L25-L28. </w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20031157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: JHK photometry around Sh 217 and Sh 219 (Deharveng+, 2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Porras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.J/A+A/399/1135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-infrared imaging of RAFGL7009S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caplan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 394 (1), pp.225-229. </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20021129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: JHK photometry around RAFGL 7009S (Zavagno+, 2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caplan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.J/A+A/394/225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISOCAM 3-12 μ m imaging of five galactic compact Hii regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ducci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 371 (1), pp.312-327. </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20010356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stellar content of the compact H II region Sh2-88B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caplan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 360, pp.1107-1116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended red emission and unidentified infrared bands in the galactic compact H II region Sh 152</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Darbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Savine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 364, pp.723-731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: JHK photometry in Sh2-88B HII region (Deharveng+, 2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caplan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.J/A+A/360/1107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended mid-infrared emission around the outflow source and the compact H II region in AFGL 4029</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.~o. Lagage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cabrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 344, pp.499-504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SH 138: a compact H II region excited by a very young cluster region excited by a very young cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 344, pp.943-954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: Sh 138 BVRIJHK photometry (Deharveng+ 1999)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.J/A+A/344/943</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Stellar Objects in Lynds 1641: a submillimetre continuum study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Saraceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Griffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 325, pp.685-692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-IR high angular resolution observations of Herbig Ae/Be stars with CAMIRAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.~o. Lagage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cabrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'information du telescope Canada-France-Hawaii</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 36, pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFGL 4029: a cluster of massive young stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Cruz-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 317, pp.459-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etoiles de classe I dans L 1641: propriétés submillimétriques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Saraceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Griffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Astronomes Francais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 49, pp.49-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-IR continuum in NGC 7027: evidence for the presence of hot amorphous carbon grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Baluteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 43 (10-11), pp.1329-1332. </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0032-0633(95)00026-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: Line spectrum of NGC 7027 (Baluteau+, 1995)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Baluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pequignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, pp.J/A+A/303/175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 654-1046 NM line spectrum of the planetary nebula NGC 7027.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Baluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Péquignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 303, pp.175-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new young stellar object in the S 187 complex : photometry and spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Caplan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 281, pp.491-504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative study of the 7.7 and 11.3 mu.m emission bands based on IRAS/LRS spectra.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Baluteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 259, pp.241-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative study of the 7.7 and 11.3 micron emission bands based on IRAS/LRS spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Baluteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 259, pp.241-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI at ELT: project status and instrument overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niranjan Thatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Melotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Mignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, France. pp.40, </w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3018520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI at ELT: overview of the capabilities and expected performance of the ELT's first light, adaptive optics assisted integral field spectrograph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niranjan Thatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Melotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Mignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Bryson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation, Ground-based and Airborne Instrumentation for Astronomy IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2628834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellar feedback and triggered star formation in the prototypical bubble RCW 120</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Luisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loren D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawa Kabanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Astronomical Society Meeting Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Virtual, United States. pp.137.04, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abe9511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation of massive cores toward the Galactic HII region RCW 120 observed with ALMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Figueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Bronfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIX Polish Astronomical Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Olsztyn, Poland. pp.142-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRAGMENTATION OF MASSIVE CORES TOWARD THE GALACTIC Hii REGION RCW 120 OBSERVED WITH ALMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Figueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bronfman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2019: Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francaise d’Astronomie et d’Astrophysique (SF2A), May 2019, Nice, France. pp.89-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Star formation and ionized regions in the Inner Galactic Plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Palmeirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Elia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Highlights on Spanish Astrophysics X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Salamanca, Spain. pp.374-379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction of distortion for optimal image stacking in wide field adaptive optics: application to GeMS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent M. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bounissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Photo-Optical Instrumentation Engineers (SPIE), Jun 2016, Edimbourg, United Kingdom. pp.99091S, </w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2231287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting Star-forming regions with the GeMS MCAO instrument: lessons learned for optimal post-processing of WFAO data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bounissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fourth AO4ELT Conference. UCLA Conference Center</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, à renseigner, Unknown Region. pp.E2, </w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20353/K3T4CP1131534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03580798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Next Generation of High-Mass Stars and Clusters Traced by ATLASGAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl M. Menten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Wyrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanett Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timea Csengeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Labyrinth of Star Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Greece. pp.421, </w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03041-8_84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HOBYS Key Program: When Herschel links high-mass star formation to cloud structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hennemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Nguyen Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nice, France. pp.45-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATLASGAL: the APEX Telescope Large Area Survey of the Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wyrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. M. Menten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bronfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conditions and Impact of Star Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Zermatt, Switzerland. pp.129-134, </w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/EAS/1152020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATLASGAL, the APEX Telescope Large Area Survey of the Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. M. Menten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wyrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Beuther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Astronomical Union, Highlights of Astronomy, Rio de Janeiro, Brazil, August 03-14, 2009, Volume 15, p. 780, 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rio de janeiro, Brazil. pp.780, </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921310011580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Clouds to Young Stellar Objects and back again: the all-in-one view from the Herschel infrared Galactic Plane Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alana Rivera-Ingraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Noriega-Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Traficante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th COSPAR Scientific Assembly. Held 18-15 July 2010, in Bremen, Germany, p.2 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial highlights of the Herschel imaging survey of OB Young Stellar objects (HOBYS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2010: Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics. Eds.: S. Boissier, M. Heydari-Malayeri, R. Samadi and D. Valls-Gabaud - 21 - 24 June 2010, Marseille, p.225, 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France. pp.225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SPIRE Instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Griffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Baluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAS Publications Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Les Houches, France. pp.33-42, </w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas:0934003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galactic star formation triggered by HII regions: towards a global Galactic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Star Formation Across the Milky Way Galaxy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vitacura, Chile. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive Star Formation in NGC6334-NGC6357 Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SF2A 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. Available online at http://proc.sf2a.asso.fr, p.535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive Star Formation Triggered by Galactic H II Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Massive Star Formation: Observations Confront Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Heidelberg, Germany. pp.338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel-SPIRE: design, ground test results, and predicted performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Griffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Swinyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Telescopes and Instrumentation 2008: Optical, Infrared, and Millimeter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Marseille, France. pp.701006, </w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.788312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggered massive-star formation on the borders of Galactic HII regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Massive Star Birth: A Crossroads of Astrophysics; IAU Symposium Proceedings of the international Astronomical Union 227, Held 16-20 May, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Italy. pp.346-351, </w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921305004722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential formation of massive stars and clusters at the periphery of H II regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caplan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Formation and Evolution of Massive Young Star Clusters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Tokyo, Japan. pp.375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced Massive Star Formation in Dense Molecular Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cernicharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Dense Interstellar Medium in Galaxies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Zermatt, Switzerland. pp.627, </w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-18902-9\_109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Formation of Massive Stars at the Periphery of H II Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Mexicana de Astronomia y Astrofisica Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Michoacán, Barbados. pp.160-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Star Formation near the HII regions Sh 217 and Sh 219</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cruz-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hot Star Workshop III: The Earliest Phases of Massive Star Birth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Colorado, Barbados. pp.361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Star formation in the Sh128 region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caplan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Origin of Stars and Planets: The VLT View</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Garching, Munich, Germany. pp.P5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISOCAM 3-12 microns Imaging of Five Galactic Compact HII Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Promise of the Herschel Space Observatory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Toledo, Spain. pp.527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust distribution in galactic compact HII regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ducci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Universe as Seen by ISO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Paris, France. pp.791</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISOGAL observations of molecular clouds: the S152/153 complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Copet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Universe as Seen by ISO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Paris, France. pp.659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of UIB and Extended Red Emission in Sh 152</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Darbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Savine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.~m. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Universe as Seen by ISO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Paris, France. pp.667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust distribution in compact H II regions: an ISO view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Star Formation with the Infrared Space Observatory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Lisbonne, Portugal. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Stellar Objects in L1641: a Submillimeter Continuum Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Saraceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Griffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Impact of Large Scale Near-IR Sky Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Puerto de la Cruz, Tenerife, Spain. pp.177, </w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-011-5784-1\_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Star formation in the Vela Molecular Clouds: Near IR images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Giannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lorenzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nisini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Spinoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Role of Dust in the Formation of Stars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESO Astrophysics Symposia (European Southern Observatory)., 1995, Garching, Germany. pp.27-30, </w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-68594-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Molecular Outflows from Young Stellar Objects in L1641</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.~c. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Griffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Saraceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Role of Dust in the Formation of Stars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Garching, Munich, Germany. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Stellar Objects in L1641: a Submillimeter Continuum Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Saraceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Griffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Role of Dust in the Formation of Stars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Puerto de la Cruz, Tenerife, Spain. pp.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young stellar objects in groups.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caplan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Nature and Evolutionary Status of Herbig Ae/Be Stars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Amsterdam, Netherlands. pp.344-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Quantitative Study of the 7.7 and 11.3 \ensuremathμm Emission Bands Based on IRAS/LRS Spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.~p. Baluteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules and Grains in Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Mont Sainte‐Odile, France. pp.59, </w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.46584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mid Infrared Continuum in the Planetary Nebula NGC 7027: Evidence for the Presence of Amorphous Carbon Grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.~p. Baluteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules and Grains in Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Mont Saint-Odile, France. pp.195, </w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.46599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young stellar objects in the S187 complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caplan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Nature and Evolutionary Status of Herbig Ae/Be Stars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Amsterdam, Netherlands. pp.345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RCW 120: A Perfect Bubble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reipurth, B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Star Forming Regions, Volume II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, pp.437, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density structure and fragmentation manner of infrared dark filaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mattern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshito Shimajiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: HOBYS: 46 MDCs found in NGC 6334 (Tige+, 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hennemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: Multiwavalenth fluxes of RCW120 (Figueira+, 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Figueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: Clouds in SEDIGISM science demonstration field (Schuller+, 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Csengeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. Urquhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duarte-Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: Combined ArTeMiS+SPIRE 350um image of NGC6334 (Andre+, 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P., Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V., Reveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V., Konyves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D., Arzoumanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J., Tige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.2016yCat.35920054A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: SiO in ATLASGAL-selected massive clumps (Csengeri+, 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T., Csengeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S., Leurini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F., Wyrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S., Urquhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. M., Menten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: ATLASGAL. Dust condensations in Galactic plane (Csengeri+, 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Csengeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. Urquhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.59075</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OB stars in NGC 6334 and NGC 6357 (Russeil+, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.89142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hi-Gal sources distance determination (Russeil+, 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pestalozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Mottram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.69151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GT1\ₐzavagno\₁: SPIRE-FTS observations of Young Stellar Objects revealed by SPIRE and PACS images in star forming regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The APEX Telescope Large Area Survey of the Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Beuther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bronfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carlhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bubbling galactic plane: fertilization or sterilization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Testi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Leurini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.M515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NGC 6334-NGC 6357 complex (Russeil+, 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.59055</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia survey of cold massive clumps discovered in the inner galactic disk with ATLASGAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Wienen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Menten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Schilke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Linz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.P692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterising Star Formation in the Vela Molecular Ridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indra Bains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.M401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggered star formation on the borders of H II regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. / Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.~c. Bouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular fingerprints of an unbiased sample of Galactic massive star forming clumps II.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Wyrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Brooks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Beuther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Menten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Schilke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.M327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive-star formation triggered by HII regions: Physical conditions in molecular condensations adjacent to HII regions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.M233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature of high-mass dense cores in NGC6334/6357</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.M324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular fingerprints of an unbiased sample of Galactic massive star forming clumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Wyrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Brooks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Beuther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Menten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Schilke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.M327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive Star Formation via the Collect and Collapse Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Pomares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.M233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The recent formation of massive stars in the Galactic Center region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Menten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Bertoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Polehampton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Wyrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.3189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics of the H ii region NGC 7538 from study of the Hα line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Amram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From bubbles and filaments to cores and disks: gas gathering and growth of structure leading to the formation of stellar systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime E. Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Arzoumanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel K. Friesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-absorption in [CII], ^12CO, and HI in RCW120. Building up a geometrical and physical model of the region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kabanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ossenkopf-Okada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Falasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Güsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPHERE+: Imaging young Jupiters down to the snowline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Boccaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Absil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the importance of magnetic fields in the evolution of dense clumps formed at the waist of bipolar H II regions: a case study on Sh2-201 with JCMT SCUBA-2/POL-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakali Eswaraiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manash R. Samal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuehui Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of high-mass prestellar cores in the starless MDCs of NGC6334</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Neupane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in dust properties in a dense filament of the Taurus molecular complex (L1506)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ysard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ristorcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika Juvela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of the AKARI Far-Infrared Imaging Fourier Transform Spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noriko Murakami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsunobu Kawada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidenori Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoko Okada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Yasuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gallery of bubbles. The nature of the bubbles observed by Spitzer and what ATLASGAL tells us about the surrounding neutral material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wyrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel Observations of the W43 &amp;quot;mini-starburst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Battersby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Calzoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Digiorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Star formation around RCW 120, the perfect bubble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pomarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggered star formation on the borders of the Galactic HII region RCW 82</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggered massive-star formation on the borders of Galactic HII regions. IV- Star formation at the periphery of Sh2-212</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pomarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggered star formation on the borders of the Galactic HII region RCW 120</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Hosokawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggered massive-star formation on the borders of Galactic HII regions. III. Star formation at the periphery of Sh2-219</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggered massive-star formation on the borders of Galactic HII regions Evidence for the collect and collapse process around RCW 79</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Comeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of unidentified infrared bands and extended red emission in the compact galactic HII region Sh 152</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Darbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Zavagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Savine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId907"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -108,51 +108,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="831B454C"/>
+    <w:nsid w:val="62430701"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -339,51 +339,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annie-zavagno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9509-7316" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-5805-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image3.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://people.lam.fr/zavagno.annie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477369v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Kang Lim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Yadav" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. Dewangan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kee-Tae Kim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zavagno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf2218" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102398v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Suin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arzoumanian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hennebelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202553795" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470041v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Zavagno" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Russeil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Suin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siju Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Kesh Yadav" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.11.3.031636" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486909v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineet Rawat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Samal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zavagno" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Dib" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Elia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf807" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096953v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Russeil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Bouret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adami" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452262" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097039v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Keilmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dannhauer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawa Kabanovic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Schneider" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Ossenkopf-Okada" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453445" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470451v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boselli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fossati" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roehlly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amram" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boissier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450963" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486965v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongting Yang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Li Liu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tie Liu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xunchuan Liu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengwei Xu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/adf847" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726547v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Samal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakali Eswaraiah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Wei Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae053" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-04996957v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Koda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Combes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Rubio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Andersen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bigiel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451506" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726545v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Walker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. K. Ojha" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tej" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae060" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04674081v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mattern" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Andr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449908" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04846473v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Garay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae2415" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479007v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verliat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347527" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818221v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthelot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arti&#232;res" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -X. Dup&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gray" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450828" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457367v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Russeil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Amram" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Elia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Molinari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346973" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03967851v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bensaid" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schisano" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Li Causi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244103" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457387v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bonne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kabanovic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Schneider" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Keilmann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347721" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03967850v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongli Liu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04505576v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad639" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935708v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Molinari" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Soler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merello" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aca27d" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640830v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Arzoumanian" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chun-Yuan Chen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andr&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141699" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03780751v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schneider" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garc&#237;a" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bij" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Broos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac8052" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667464v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kabanovic" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ossenkopf-Okada" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Falasca" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G&#252;sten" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142575" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667470v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram K. Yadav" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manash R. Samal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Semenko" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sravani Vaddi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac3a78" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03780759v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. Emig" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. White" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Karim" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. van Weeren" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142596" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667441v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142575e" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046472v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duarte-Cabral" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colombo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Urquhart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ginsburg" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2480" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144836v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#232;ge" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038956" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133356v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez-Sepulcre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Louvet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038421" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03561796v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Luisi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren D. Anderson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Simon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abe9511" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03561793v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eswaraiah" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Li" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.~r. Samal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -W. Wang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ma" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03561795v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schuller" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andr&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shimajiri" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peretto" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046462v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Csengeri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2369" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03285690v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038259" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03561794v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pestalozzi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Plume" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.~e. Ragan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedettini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.~j. Eden" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab1038" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464401v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Olmi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staz3466" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03561800v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03561807v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yuan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Figueira" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03561804v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuehui Ma" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab83f2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02654382v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037815" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019383v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigby" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Andr&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. K&#246;nyves" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fuller" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa1656" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996452v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Simon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guevara" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buchbender" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Higgins" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/aba840" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954315v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nguyen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037674" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03561805v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bronfman" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Finger" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037713" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03561803v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03561806v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903854v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936792" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03561802v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Sanhueza" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin-Di Tang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abadfe" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464443v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Anderson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Makai" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luisi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andersen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab1c59" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000037v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Neupane" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garay" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732282" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02143113v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Motte" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833870" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03561810v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Xu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. -L. Liu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182047v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Eden" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Juvela" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tatematsu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Francesco" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Wang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz574" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03561811v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181974v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Long Xu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiping Yu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Lan Liu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Xu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935024" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107576v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#243;pez-Calder&#243;n" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herv&#237;as-Caimapo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833001" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03561814v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopez-Calderon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hervias-Caimapo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03561815v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26093/cds/vizier.36220099" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02522605v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tie T. Liu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Juvela" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken&#8217;ichi Tatematsu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/aaa3dd" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107585v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Whitworth" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Lomax" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Balfour" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#232;ge" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pasj/psx134" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03561816v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26093/cds/vizier.36169010" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000032v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Cuillandre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boquien" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732410" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107613v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Figueira" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bronfman" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Louvet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832930" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108803v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinghua Yuan" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Zeng Li" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuefang Wu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ellingsen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Henkel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa9d40" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391321v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deharveng" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833015" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678542v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palmeirim" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. T. Moore" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Whitworth" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629963" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441663v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Urquhart" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Barnes" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628933" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678417v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mege" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Poulin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730540" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500414v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tig&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hennemann" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628989" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678383v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong&#8208;li Liu" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Hill" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629915" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678391v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P. Ellingsen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal J. Evans" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/aa7204" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777682v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouret" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herv&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q A Parker" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629870" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509638v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Anderson" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629379" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717303v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Neichel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Samal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628754" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285310v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424484" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372251v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F., Schuller" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J., Urquhart" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L., Bronfman" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T., Csengeri" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bontemps" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238870v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S., Leurini" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F., Wyrowski" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S., Urquhart" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M., Menten" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425404" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440166v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Hua Yuan" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/818/1/95" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440127v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traficante" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526380" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323804v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph., Andr&#233;" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V., Rev&#233;ret" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V., K&#246;nyves" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D., Arzoumanian" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J., Tig&#233;" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628378" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439984v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Plana" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425464" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174415v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A., Rivera-Ingraham" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G., Martin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D., Polychroni" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F., Motte" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/809/1/81" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167730v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jose" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Takahashi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322787" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167501v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tremblin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lowe" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/800/2/101" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439774v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leleu" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423835" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277975v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montillaud" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Juvela" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivera-Ingraham" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malinen" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-M. Pelkonen" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424063" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197448v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Girichidis" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rayner" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slv101" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225735v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P., Didelon" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T., Hill" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S., Hony" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526239" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439915v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Rodon" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Baluteau" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Habart" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koehler" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220449" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061879v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Didelon" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Raga" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Minier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423959" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733119v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K&#246;hler" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Arab" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard-Salas" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ayasso" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322711" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441979v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321794" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951157v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hill" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322700" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914261v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Urquhart" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322434" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135497v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Audit" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322233" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838718v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118566E" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870732v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Jackson" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Rathborne" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Foster" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Whitaker" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sanhueza" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pasa.2013.37" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135467v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ysard" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abergel" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ristorcelli" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pagani" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322066" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439523v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Andre" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219423" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840783v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fallscheer" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Reid" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Di Francesco" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Martin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/773/2/102" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838710v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219971" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860966v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Marston" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219009" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683513v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117283" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685399v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118566" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442190v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Doi" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. -M. Pelkonen" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118640" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707804v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219429" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442421v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Koenyves" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118663" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674342v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117299" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437987v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Barlow" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia-Lario" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noriega-Crespo" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117640" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838769v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219131" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620136v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Motte" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Didelon" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Minier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117315" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624630v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Nguyen Luong" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. J. Rygl" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117831" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633338v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Marshall" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Montier" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015916" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434457v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brand" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massi" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefloch" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015389" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438079v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bally" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Compiegne" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Bernard" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/735/2/L33" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570375v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Mottram" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015852" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572905v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Konyves" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116596" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02522509v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martins" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pomares" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913158" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632030v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523128v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Swinyard" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barlow" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014659" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522987v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Naylor" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dartois" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Baluteau" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014656" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523032v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn J. White" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spencer" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014622" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526240v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014623" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523477v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014629" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523472v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sadavoy" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014598" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496008v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Difrancesco" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014627" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00536517v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Montier" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Marshall" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014619" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428184v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kiernan" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.~j. King" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.~e. Lange" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Latter" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laurent" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014519" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438894v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morgan" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. Stringfellow" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014587" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523010v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Naylor" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014654" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523445v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014657" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526246v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014690" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594987v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Baluteau" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gry" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodon" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523057v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Men'Shchikov" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014668" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562114v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.~d. Anderson" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Battersby" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calzoletti" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.~m. Digiorgio" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014596" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523470v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ward-Thompson" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Kirk" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saraceno" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014618" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523035v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014689" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523495v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Polehampton" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Baluteau" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014625" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496001v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913632" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02522508v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Bernard" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paradis" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marshall" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montier" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaine Lagache" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014540" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562117v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bontemps" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523064v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014666" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523476v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014661" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523456v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Compi&#232;gne" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ade" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014643" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526243v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Rod&#243;n" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014609" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523050v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -A. Miville-Desch&#234;nes" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Bernard" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulanger" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014678" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631963v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beuther" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carlhoff" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526250v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bernard" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/651314" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562122v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caplan" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335584v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Swinyard" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Nakagawa" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Merken" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Royer" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Souverijns" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10686-008-9090-0" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376321v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Menten" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Contreras" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wyrowski" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schilke" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811568" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562132v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pomar&#232;s" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hosokawa" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562131v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kurtz" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nadeau" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398495v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20079233" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02522500v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077474" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019594v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Comeron" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053952" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02522502v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921307001494" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398261v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054641" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562134v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041946" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02522497v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salas" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Porras" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021841" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02522459v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20031157" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562777v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02522420v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021129" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562780v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02522372v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ducci" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20010356" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562785v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562783v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darbon" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Perrin" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Savine" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562784v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562791v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562787v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.~o. Lagage" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cabrit" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562786v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562794v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tommasi" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Griffin" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562795v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183924v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cruz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Salas" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183850v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Baluteau" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0032-0633(95)00026-2" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57E606D84F8F4E4322B17D104B5826933886EE7A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562800v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562801v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morisset" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pequignot" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183905v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morisset" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P&#233;quignot" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183839v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Deharveng" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Caplan" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562806v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cox" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183808v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cox" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Baluteau" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757643v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niranjan Thatte" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Melotte" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Neichel" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Mignant" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Rees" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3018520" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796292v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Neichel" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bryson" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2628834" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03561798v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03561801v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459232v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03561812v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02522514v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bernard" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M. Mugnier" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fusco" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bounissou" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2231287" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03580798v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fusco" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mugnier" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bounissou" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20353/K3T4CP1131534" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990055v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schuller" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl M. Menten" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Wyrowski" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanett Contreras" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea Csengeri" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03041-8_84" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838758v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650872v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Henning" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/EAS/1152020" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-LSFC28TJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553024v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541968v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921310011580" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570391v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Molinari" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abergel" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alana Rivera-Ingraham" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Noriega-Crespo" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Traficante" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562123v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bock" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas:0934003" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DBA60D00000422CE1FF257A2EB1DC3E7CB2359B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562130v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400772v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562126v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562125v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Griffin" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigroux" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ade" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.788312" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017598v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921305004722" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562137v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cernicharo" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18902-9\_109" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562135v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562776v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562778v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cruz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562781v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562782v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562788v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562790v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Copet" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562789v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.~m. Perrin" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562793v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562796v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-5784-1\_36" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562798v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Giannini" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lorenzetti" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nisini" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spinoglio" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68594-4_7" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C54132D4D7FA7A3734142E3752F50142A277472/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562799v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.~c. Correia" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562797v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562802v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562803v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562805v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.~p. Baluteau" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.46584" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562804v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.46599" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562124v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03561797v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mattern" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshito Shimajiri" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533163v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509600v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585875v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tige" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357684v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P., Andre" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V., Reveret" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V., Konyves" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J., Tige" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278270v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071906v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675090v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620157v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562115v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Testi" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cunningham" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Leurini" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526255v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526257v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562116v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562121v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Bains" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jones" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562119v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Wienen" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Burton" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Menten" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schilke" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Linz" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562118v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. / Deharveng" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.~c. Bouret" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562120v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Brooks" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Beuther" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562127v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562129v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Kurtz" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562128v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Walsh" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562133v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Pomares" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562136v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Schuller" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bertoldi" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Polehampton" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457859v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Plana" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Michel" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968097v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime E. Pineda" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel K. Friesen" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03561791v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020449v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boccaletti" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chauvin" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouillet" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Absil" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allard" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03561809v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107592v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876256v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ristorcelli" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pagani" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555853v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662143v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Digiorgio" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555843v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriko Murakami" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsunobu Kawada" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidenori Takahashi" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Okada" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Yasuda" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370443v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325415v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370449v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cunningham" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jones" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160707v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Hosokawa" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129170v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008553v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Comeron" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Brand" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Massi" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562792v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annie-zavagno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9509-7316" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=QI4nOhwAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-5805-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://people.lam.fr/zavagno.annie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477369v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Kang Lim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Yadav" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. Dewangan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kee-Tae Kim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zavagno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf2218" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486909v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineet Rawat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Samal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zavagno" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Dib" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Elia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf807" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470041v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Zavagno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Russeil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Suin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siju Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Kesh Yadav" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.11.3.031636" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102398v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Suin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arzoumanian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hennebelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202553795" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096953v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Russeil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Bouret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adami" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452262" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097039v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Keilmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dannhauer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawa Kabanovic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Schneider" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Ossenkopf-Okada" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453445" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470451v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boselli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fossati" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roehlly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amram" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boissier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450963" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486965v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongting Yang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Li Liu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tie Liu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xunchuan Liu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengwei Xu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/adf847" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726545v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Samal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Walker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. K. Ojha" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tej" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae060" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04674081v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mattern" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Andr&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449908" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-04996957v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Koda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Combes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Rubio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Andersen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bigiel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451506" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04846473v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Wang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Garay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae2415" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479007v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verliat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347527" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818221v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthelot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arti&#232;res" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -X. Dup&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gray" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450828" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726547v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakali Eswaraiah" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Wei Wang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae053" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457387v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bonne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kabanovic" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Schneider" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Keilmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347721" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03967851v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bensaid" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schisano" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Li Causi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244103" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03967850v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongli Liu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04505576v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad639" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457367v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Russeil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Amram" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Elia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Molinari" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346973" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667470v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram K. Yadav" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manash R. Samal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Semenko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sravani Vaddi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac3a78" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03780759v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. Emig" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. White" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Karim" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. van Weeren" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142596" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667441v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kabanovic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schneider" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ossenkopf-Okada" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Falasca" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G&#252;sten" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142575e" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640830v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Arzoumanian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chun-Yuan Chen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andr&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141699" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667464v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142575" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935708v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Molinari" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Soler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merello" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aca27d" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03780751v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garc&#237;a" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bij" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Broos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac8052" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03561796v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Luisi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren D. Anderson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Simon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abe9511" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133356v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez-Sepulcre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Louvet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038421" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046472v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duarte-Cabral" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colombo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Urquhart" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ginsburg" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2480" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144836v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#232;ge" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038956" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03561793v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eswaraiah" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Li" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.~r. Samal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -W. Wang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ma" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03561795v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schuller" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andr&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shimajiri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peretto" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046462v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Csengeri" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2369" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03285690v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038259" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03561794v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pestalozzi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Plume" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.~e. Ragan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedettini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.~j. Eden" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab1038" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954315v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nguyen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Figueira" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037674" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03561805v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bronfman" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Finger" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037713" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03561807v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yuan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03561804v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuehui Ma" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab83f2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02654382v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037815" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019383v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigby" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Andr&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. K&#246;nyves" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fuller" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa1656" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996452v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Simon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guevara" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buchbender" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Higgins" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/aba840" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464401v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Olmi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staz3466" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03561800v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03561803v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03561806v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903854v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936792" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03561802v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Sanhueza" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin-Di Tang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abadfe" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03561811v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Motte" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02143113v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833870" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03561810v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Xu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. -L. Liu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182047v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Eden" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Juvela" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tatematsu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Francesco" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Wang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz574" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000037v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Neupane" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garay" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732282" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181974v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Long Xu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiping Yu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Lan Liu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Xu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935024" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107576v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#243;pez-Calder&#243;n" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herv&#237;as-Caimapo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833001" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03561814v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopez-Calderon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hervias-Caimapo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464443v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Anderson" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Makai" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luisi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andersen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab1c59" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107585v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Whitworth" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Lomax" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Balfour" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#232;ge" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pasj/psx134" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03561816v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26093/cds/vizier.36169010" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000032v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Cuillandre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boquien" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732410" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03561815v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26093/cds/vizier.36220099" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02522605v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tie T. Liu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Juvela" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken&#8217;ichi Tatematsu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/aaa3dd" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107613v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Figueira" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bronfman" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Louvet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832930" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108803v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinghua Yuan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Zeng Li" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuefang Wu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ellingsen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Henkel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa9d40" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391321v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deharveng" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833015" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678417v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mege" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Poulin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730540" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500414v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tig&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hennemann" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628989" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678383v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong&#8208;li Liu" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Hill" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629915" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678542v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palmeirim" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. T. Moore" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Whitworth" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629963" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441663v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Urquhart" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Barnes" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628933" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509638v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Anderson" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629379" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777682v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouret" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herv&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q A Parker" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629870" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678391v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P. Ellingsen" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal J. Evans" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/aa7204" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440166v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Hua Yuan" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/818/1/95" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238870v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T., Csengeri" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S., Leurini" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F., Wyrowski" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S., Urquhart" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M., Menten" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425404" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372251v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F., Schuller" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J., Urquhart" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L., Bronfman" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bontemps" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440127v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traficante" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526380" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323804v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph., Andr&#233;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V., Rev&#233;ret" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V., K&#246;nyves" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D., Arzoumanian" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J., Tig&#233;" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628378" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285310v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424484" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717303v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Neichel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Samal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628754" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167730v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jose" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Takahashi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322787" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167501v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tremblin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lowe" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/800/2/101" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174415v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A., Rivera-Ingraham" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G., Martin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D., Polychroni" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F., Motte" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/809/1/81" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439984v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Plana" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425464" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197448v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Girichidis" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rayner" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slv101" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439774v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leleu" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423835" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277975v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montillaud" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Juvela" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivera-Ingraham" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malinen" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-M. Pelkonen" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424063" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225735v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P., Didelon" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T., Hill" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S., Hony" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526239" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439915v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Rodon" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Baluteau" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Habart" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koehler" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220449" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441979v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321794" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951157v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Minier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Didelon" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hill" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322700" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914261v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Urquhart" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322434" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733119v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K&#246;hler" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Arab" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard-Salas" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ayasso" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322711" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061879v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Raga" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423959" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870732v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Jackson" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Rathborne" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Foster" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Whitaker" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sanhueza" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pasa.2013.37" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135467v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ysard" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abergel" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ristorcelli" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pagani" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322066" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135497v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Audit" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322233" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838718v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118566E" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439523v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Andre" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219423" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840783v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fallscheer" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Reid" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Di Francesco" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Martin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/773/2/102" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838710v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219971" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442190v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Doi" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. -M. Pelkonen" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118640" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707804v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219429" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442421v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Koenyves" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118663" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685399v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118566" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683513v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117283" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674342v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117299" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838769v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219131" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437987v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Barlow" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia-Lario" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noriega-Crespo" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117640" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860966v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Marston" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219009" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438079v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bally" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Compiegne" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Bernard" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/735/2/L33" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434457v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brand" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massi" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefloch" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015389" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570375v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Mottram" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015852" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572905v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Konyves" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116596" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620136v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Motte" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Didelon" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Minier" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117315" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633338v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Marshall" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Montier" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015916" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624630v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Nguyen Luong" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. J. Rygl" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117831" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594987v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Baluteau" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gry" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodon" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523057v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Men'Shchikov" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014668" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00536517v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Montier" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Marshall" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014619" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523477v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014629" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523472v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sadavoy" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014598" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496008v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Difrancesco" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014627" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428184v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kiernan" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.~j. King" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.~e. Lange" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Latter" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laurent" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014519" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523010v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dartois" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Baluteau" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Naylor" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014654" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526246v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014690" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523445v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014657" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438894v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morgan" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. Stringfellow" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014587" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526240v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014623" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562114v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.~d. Anderson" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Battersby" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calzoletti" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.~m. Digiorgio" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014596" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523495v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Kirk" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Polehampton" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Baluteau" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014625" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523470v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ward-Thompson" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saraceno" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014618" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523035v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014689" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523064v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014666" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523456v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Compi&#232;gne" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ade" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014643" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523476v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014661" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523050v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -A. Miville-Desch&#234;nes" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Bernard" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulanger" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014678" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526243v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Rod&#243;n" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014609" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496001v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913632" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02522508v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Bernard" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paradis" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marshall" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montier" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaine Lagache" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014540" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562117v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bontemps" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526250v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Swinyard" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barlow" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bernard" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/651314" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631963v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beuther" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carlhoff" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02522509v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martins" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pomares" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913158" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522987v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Naylor" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014656" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523128v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014659" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523032v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn J. White" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spencer" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014622" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632030v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376321v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Menten" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Contreras" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wyrowski" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schilke" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811568" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335584v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Swinyard" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Nakagawa" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Merken" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Royer" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Souverijns" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10686-008-9090-0" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562122v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caplan" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562131v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kurtz" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nadeau" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pomar&#232;s" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398495v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20079233" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562132v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hosokawa" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02522500v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077474" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02522502v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921307001494" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398261v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054641" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019594v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Comeron" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053952" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562134v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041946" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02522497v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salas" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Porras" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021841" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02522459v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20031157" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562777v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02522420v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021129" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562780v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02522372v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ducci" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20010356" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562784v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562783v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darbon" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Perrin" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Savine" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562785v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562787v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.~o. Lagage" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cabrit" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562786v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562791v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562794v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tommasi" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Griffin" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562795v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183924v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cruz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Salas" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562800v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183850v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Baluteau" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0032-0633(95)00026-2" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57E606D84F8F4E4322B17D104B5826933886EE7A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562801v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morisset" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pequignot" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183905v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morisset" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P&#233;quignot" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183839v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Deharveng" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Caplan" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562806v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cox" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183808v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cox" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Baluteau" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757643v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niranjan Thatte" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Melotte" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Neichel" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Mignant" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Rees" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3018520" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796292v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Neichel" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bryson" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2628834" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03561798v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03561801v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459232v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03561812v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02522514v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bernard" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M. Mugnier" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fusco" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bounissou" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2231287" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03580798v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fusco" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mugnier" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bounissou" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20353/K3T4CP1131534" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990055v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schuller" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl M. Menten" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Wyrowski" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanett Contreras" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea Csengeri" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03041-8_84" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838758v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650872v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Henning" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/EAS/1152020" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-LSFC28TJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541968v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921310011580" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570391v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Molinari" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abergel" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alana Rivera-Ingraham" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Noriega-Crespo" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Traficante" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553024v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562123v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bock" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas:0934003" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DBA60D00000422CE1FF257A2EB1DC3E7CB2359B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562130v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400772v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562126v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562125v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Griffin" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigroux" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ade" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.788312" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017598v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921305004722" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562135v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562137v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cernicharo" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18902-9\_109" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562776v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562778v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cruz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562781v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562782v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562788v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562790v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Copet" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562789v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.~m. Perrin" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562793v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562796v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-5784-1\_36" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562798v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Giannini" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lorenzetti" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nisini" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spinoglio" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68594-4_7" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C54132D4D7FA7A3734142E3752F50142A277472/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562799v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.~c. Correia" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562797v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562803v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562805v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.~p. Baluteau" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.46584" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562804v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.46599" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562802v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562124v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03561797v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mattern" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshito Shimajiri" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585875v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tige" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509600v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533163v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357684v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P., Andre" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V., Reveret" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V., Konyves" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J., Tige" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278270v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071906v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675090v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620157v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562116v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526257v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562115v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Testi" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cunningham" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Leurini" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526255v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562119v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Wienen" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Burton" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Menten" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schilke" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Linz" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562121v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Bains" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jones" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562118v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. / Deharveng" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.~c. Bouret" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562120v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Brooks" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Beuther" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562129v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Kurtz" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562128v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Walsh" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562127v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562133v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Pomares" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562136v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Schuller" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bertoldi" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Polehampton" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457859v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Plana" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Michel" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968097v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime E. Pineda" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel K. Friesen" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03561791v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020449v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boccaletti" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chauvin" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouillet" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Absil" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allard" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03561809v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107592v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876256v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ristorcelli" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pagani" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555843v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriko Murakami" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsunobu Kawada" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidenori Takahashi" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Okada" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Yasuda" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555853v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662143v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Digiorgio" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370443v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370449v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cunningham" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jones" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325415v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160707v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Hosokawa" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129170v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008553v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Comeron" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Brand" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Massi" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562792v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>