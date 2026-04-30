--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -66,5554 +66,7566 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Headwater streams as major interfaces for greenhouse gas emissions in agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doralou Béraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratik Gokhale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Yvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliot Chatton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU), May 2026, Vienne (AUT), Austria. pp.EGU26-19877, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-19877⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05569508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonctionnalités écologiques en estuaire de Seine, du milieu terrestre au milieu aquatique : leçons du projet Seine-Aval 6 - FEREE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Neupert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Vincenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire scientifique Seine Aval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIP Seine-Aval, Nov 2025, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel est l’impact de l’origine de la matière organique sédimentaire sur les flux benthiques de nutriments dans les vasières côtières bretonnes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Liotaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RESMO, Réseau Matières Organiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Semur en Auxois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microbial membrane lipids as a tool to track microbial metabolisms in the environment : case study in continental wetlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Coffinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Quaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wendt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-U. Hinrichs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lipids : from sea to fork</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GERLI, Sep 2024, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antibacterial activity of ciprofloxacin by-products affects bioviability and bio-activity of Pseudomonas veronii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Laverman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EcotoxicoMic2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Montpelier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relationships between the spatial variability of benthic nutrient fluxes and sedimentary characteristics a study case in Brittany intertidal mudflats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Andrieux-Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Caradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASLO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, virtuel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterizing denitrification in the aquifer and transit times based on spatially-distributed measurements in streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abherve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniet M. Laverman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, online, Austria. pp.EGU2020-18141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02539760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracking groundwater signature in the stream to characterize flow and denitrification in the aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abherve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Kolbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Guillaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.EGU2019-17024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02090930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diagenetic Modeling of Organic Matter Recycling in Two Eutrophicated Estuaries Bioirrigation Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Raimonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniet M. Laverman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rabouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st Euro-Mediterranean Conference for Environmental Integration (EMCEI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Sousse, Tunisia. pp.1663-1664, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-70548-4_483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le traitement des jus de digestion par le procédé de nitritation sharon® cas de la station Seine Grésillons du SIAAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roose Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laverman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Information Eaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Poitiers, France. 11 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluating our Ability to Predict Future Nitrate Concentrations in Groundwater Based on a Few Key-Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Kolbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Babey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abherve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Geophysical Union 2018, Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington, United States. pp.H41G-07</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01927717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exposure Time Distributions reveal Denitrification Rates along Groundwater Flow Path of an Agricultural Unconfined Aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Kolbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin W. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Aquilina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniet M. Laverman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Geophysical Union, Dec 2016, San Francisco, United States. pp.H32A-02</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01416962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferrous denitrification by biogenic hydroxycarbonate green-rust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Guerbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ona - Nguema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Laverman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23rd Goldschmidt Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Florence, Italy. pp.1127, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1180/minmag.2013.077.5.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pesticide transfer in the unsaturated zone : sorption and degradation porcesses in geological stratum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bergheaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIV Symposium in Pesticide Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università Cattolica del Sacro Cuore. ITA., 2011, Piacenza, Italy. n.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macrophytes, organic carbon avalaibility and nitrate removal in former watercress farms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Haury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Rosel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SWS – WETPOL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Prague (CZ), Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macrophytes, organic carbon availability and nitrate removal in former watercress farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Haury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabelle Rosel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Joint Meeting of Society of Wetland Scientists, Wetpol and Wetland Biogeochemistry Symposium (SWS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Wetland Scientists (SWS). USA., Jul 2011, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater controls on legacy antibiotics and pesticides in an intensive agricultural headwater catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rock S Bagagnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniet M Laverman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 669 (part B), pp.135118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2026.135118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05504639v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrate and Carbon Availability as Drivers of Isotopic Fractionation of Nitrate in Estuarine Sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniet M Laverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sebilo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS ES&amp;T Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5 (8), pp.4609 - 4617. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsestwater.5c00310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How mineral induced antibiotic transformation products impact bacterial growth and denitrification activity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Environmental controls on the distribution of brGDGTs and brGMGTs across the Seine River basin (NW France): implications for bacterial tetraethers as a proxy for riverine runoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe-Xuan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Parlanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniet M. Laverman</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-33908-4⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (9), pp.2227-2252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-21-2227-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04614318v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04595888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental controls on the distribution of brGDGTs and brGMGTs across the Seine River basin (NW France): implications for bacterial tetraethers as a proxy for riverine runoff</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbial community structure and function in a sandy soil column under dynamic hydrologic regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zengyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniet Laverman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Mellage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Furman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-21-2227-2024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 643, pp.131797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.131797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04595888v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial community structure and function in a sandy soil column under dynamic hydrologic regimes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alex Furman</w:t>
+                <w:t xml:space="preserve">Impact of water level management on organic carbon availability and nitrogen transformations in wetland sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Parlanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecarpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniet M. Laverman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.131797⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 947, pp.174643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.174643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720869v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of water level management on organic carbon availability and nitrogen transformations in wetland sediments</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">How mineral induced antibiotic transformation products impact bacterial growth and denitrification activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Roose-Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniet M. Laverman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.174643⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (28), pp.41025-41031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-33908-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687631v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antagonistic impacts of benthic bioturbator species: Interconnected effects on sedimentary properties, biogeochemical variables, and microbial dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniet M. Laverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roose-Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 573, pp.152000-152000. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jembe.2024.152000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic nitrate removal capacity in marine mangroves of Guadeloupe, Lesser Antilles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Sebilo</w:t>
+                <w:t xml:space="preserve">Fate and transport of tetracycline and ciprofloxacin and impact on nitrate reduction activity in coastal sediments from the Seine Estuary, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Tocny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gros</w:t>
+                <w:t xml:space="preserve">Anniet M. Laverman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Roose-Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Regimbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jeq2.20463⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30, pp.5749-5757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-022-22564-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998900v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate and transport of tetracycline and ciprofloxacin and impact on nitrate reduction activity in coastal sediments from the Seine Estuary, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chen Chen</w:t>
+                <w:t xml:space="preserve">Organic Carbon Quality Impacts Benthic Microbial Nitrate Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anniet M. Laverman</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Khalil Hanna</w:t>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniet Laverman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-022-22564-1⟩</w:t>
+              <w:t xml:space="preserve">Wetlands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (8), pp.99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13157-023-01747-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03770462v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04274590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low hyporheic denitrification in headwater streams revealed by nutrient injections and in situ gas measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Chatton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Labasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 627 (Part A), pp.130328. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2023.130328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic Carbon Quality Impacts Benthic Microbial Nitrate Reduction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">How the origin of sedimentary organic matter impacts the benthic nutrient fluxes in shallow coastal mudflats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Liotaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wetlands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13157-023-01747-7⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 355 (G2), pp.237-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-04274590v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the origin of sedimentary organic matter impacts the benthic nutrient fluxes in shallow coastal mudflats</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benthic nitrate removal capacity in marine mangroves of Guadeloupe, Lesser Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniet Laverman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sebilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Tocny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.228⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (4), pp.886-896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jeq2.20463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173996v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal and spatial variations in benthic nitrogen cycling in a temperate macro-tidal coastal ecosystem: Observation and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Widya Ratmaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniet M. Laverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rabouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Akbarzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Andrieux-Loyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continental Shelf Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 235, pp.104649. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.csr.2022.104649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03659881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microphytobenthos as a source of labile organic matter for denitrifying microbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roose-Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Laverman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 275, pp.108006. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecss.2022.108006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03779334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergetic effect of antibiotic mixtures on soil bacterial N2O-reducing communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Estuarine benthic nitrate reduction rates: Potential role of microalgae?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniet M. Laverman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Roose-Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10311-020-01117-3⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 257, pp.107394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02987836v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Withdrawn. Linking sediment biodegradability with its origin in shallow coastal environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What do we need to predict groundwater nitrate recovery trajectories?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Kolbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Louis</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marine Liotaud</w:t>
+                <w:t xml:space="preserve">Tristan Babey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin W Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-2021-318⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 788, pp.147661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04203676v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03224195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are benthic nutrient fluxes from intertidal mudflats driven by surfacesediment characteristics?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florian Caradec</w:t>
+                <w:t xml:space="preserve">The Cold Region Critical Zone in Transition: Responses to Climate Warming and Land Use Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Pi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bieroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brouchkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.J.P. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.57⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Environment and Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (1), pp.111-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-environ-012220-125703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03229725v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cold Region Critical Zone in Transition: Responses to Climate Warming and Land Use Change</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analytical pitfalls when using inhibitors in specific nitrification assays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Chen</w:t>
+                <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.J.P. Dufour</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Sebilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniet M. Laverman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Environment and Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-environ-012220-125703⟩</w:t>
+              <w:t xml:space="preserve">Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (7), pp.295-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/EN21118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420447v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estuarine benthic nitrate reduction rates: Potential role of microalgae?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Synergetic effect of antibiotic mixtures on soil bacterial N2O-reducing communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Roose-Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107394⟩</w:t>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (2), pp.1873-1878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10311-020-01117-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03268861v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do we need to predict groundwater nitrate recovery trajectories?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin W Abbott</w:t>
+                <w:t xml:space="preserve">Are benthic nutrient fluxes from intertidal mudflats driven by surfacesediment characteristics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Andrieux-Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147661⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 353 (1), pp.173-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03224195v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03229725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical pitfalls when using inhibitors in specific nitrification assays</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Withdrawn. Linking sediment biodegradability with its origin in shallow coastal environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniet M. Laverman</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Liotaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/EN21118⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-2021-318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464387v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping gas exchanges in headwater streams with membrane inlet mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abherve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Labasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniet M. Laverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 581, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.124398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02403865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic evidence for alteration of nitrous oxide emissions and producing pathways' contribution under nitrifying conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ahlem Filali</w:t>
+                <w:t xml:space="preserve">Predicting nutrient incontinence in the Anthropocene at watershed scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Frei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin W. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sen Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-17-979-2020⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (200), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2019.00200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904375v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02413216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting nutrient incontinence in the Anthropocene at watershed scales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérard Gruau</w:t>
+                <w:t xml:space="preserve">Isotopic evidence for alteration of nitrous oxide emissions and producing pathways' contribution under nitrifying conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sebilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Fiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longqi Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2019.00200⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (4), pp.979-993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-17-979-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02413216v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controls on the Isotopic Composition of Nitrite (δ15N and δ18O) during Denitrification in Freshwater Sediments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Vaury</w:t>
+                <w:t xml:space="preserve">Dynamics of organic matter in the Seine Estuary (France): Bulk and structural approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Derenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Parlanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahaut Sourzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-54014-3⟩</w:t>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 212, pp.108-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marchem.2019.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429075v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of organic matter in the Seine Estuary (France): Bulk and structural approaches</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mahaut Sourzac</w:t>
+                <w:t xml:space="preserve">Stratification of reactivity determines nitrate removal in groundwater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Kolbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin W Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Aquilina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Babey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marchem.2019.04.007⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (7), pp.2494-2499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1816892116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148868v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01999430v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratification of reactivity determines nitrate removal in groundwater</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tristan Babey</w:t>
+                <w:t xml:space="preserve">Controls on the Isotopic Composition of Nitrite (δ15N and δ18O) during Denitrification in Freshwater Sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sebilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Aloisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1816892116⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.19206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-54014-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01999430v2</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of nitrate reduction in benthic carbon mineralization in two eutrophic estuaries Modeling, observations and laboratory experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniet M. Laverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Raimonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rabouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 199, pp.24-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marchem.2018.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01739513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benthic nitrite exchanges in the Seine River (France) An early diagenetic modeling analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Akbarzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniet M Laverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fereidoun Rezanezhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Raimonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Viollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 628-629, pp.580-593. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.01.319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrifying Kinetics and the Persistence of Nitrite in the Seine River, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Raimonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniet M. Laverman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 46 (3), pp.585-595. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2134/jeq2016.06.0242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfur diagenesis under rapid accumulation of organic-rich sediments in a marine mangrove from Guadeloupe (French West Indies)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Crémière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Strauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sebilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Li Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 454, pp.67-79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment characteristics and microbial mats in a marine mangrove, Manche-à-eau lagoon (Guadeloupe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swanne Gontharet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Crémière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Blanc-Valleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sebilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (7), pp.1999-2010. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11368-016-1555-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01545903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do antibiotics have environmental side-effects? Impact of synthetic antibiotics on biogeochemical processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Roose-Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniet M. Laverman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (5), pp.4000-4012. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-015-4943-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using multi-tracer inference to move beyond single-catchment ecohydrology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin W. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Baranov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Mendoza-Lera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrto Nikolakopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Harjung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth-Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 160, pp.19-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.earscirev.2016.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01346018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to vancomycin causes a shift in the microbial community structure without affecting nitrate reduction rates in river sediments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Molecular and geochemical constraints on anaerobic ammonium oxidation (anammox) in a riparian zone of the Seine estuary (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Naeher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline L. Roose-Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniet M. Laverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Petit</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-4159-6⟩</w:t>
+              <w:t xml:space="preserve">Biogeochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 123 (1-2), pp.237-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10533-014-0066-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01146843v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and geochemical constraints on anaerobic ammonium oxidation (anammox) in a riparian zone of the Seine estuary (France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling the fate of nitrite in an urbanized river using experimentally obtained nitrifier growth parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Raimonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Vilmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniet M Laverman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10533-014-0066-z⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 73, pp.373-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2015.01.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115721v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrite accumulation during denitrification depends on the carbon quality and quantity in wastewater treatment with biofilters.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniet M. Laverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Azimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (13), pp.10179-10188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-015-4196-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01128723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the fate of nitrite in an urbanized river using experimentally obtained nitrifier growth parameters</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exposure to vancomycin causes a shift in the microbial community structure without affecting nitrate reduction rates in river sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniet M. Laverman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Roose-Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2015.01.026⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (18), pp.13702-13709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-4159-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01136020v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01146843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrite reduction by biogenic hydroxycarbonate green rusts: Evidence for hydroxyl-nitrite green rust formation as an intermediate reaction product</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Guerbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Ona-Nguema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniet M. Laverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 48 (8), pp.4505-4514. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/es404009k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic exposure of river sediments to environmentally relevant levels of tetracycline affects bacterial communities but not denitrification rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Roose-Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniet M. Laverman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 22 (10), pp.1467-1478. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10646-013-1133-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and Temporal Variability of Sediment Organic Matter Recycling in Two Temperate Eutrophicated Estuaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Raimonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Laverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Andrieux-Loyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (5-6), pp.517-542. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10498-013-9213-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative survey of potential nitrate and sulfate reduction rates in aquatic sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniet M. Laverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pallud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Abell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe van Cappellen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 77, pp.474-488. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2011.10.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04110438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon availability limits potential denitrification in watercress farm sediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Haury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniet M. Laverman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 49, pp.212-220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2012.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5623,4517 +7635,2639 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Groundwater Heritage of Veterinary Antibiotics: Insights from Field Measurements and Modeling in an intensive agricultural watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rock Bagagnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniet Laverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-18289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of organic carbon on the bacterial community and nitrate reduction of the Seine estuary, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Turrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Laverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achim Quaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference 2024 Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05164104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l’arasement de barrages sur la microbiologie et biogéochimie de sédiments de la Sélune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roose-Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Daburon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Laverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abigaël Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05202798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate and transport of tetracycline and ciprofloxacin and impact on nitrate reduction activity in coastal sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garance Regimbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Roose-Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Laverman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la qualité du carbone organique indigène sur la diversité bactérienne des sédiments intertidaux sous conditions de réduction du nitrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Turrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniet Laverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achim Quaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11eme congrès AFEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Carqueiranne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05164113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibiotic resistance genes in sewage sludge submitted to anaerobic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roose-Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garance Demarquest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lehembre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISME symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05202715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic evidence for alteration of nitrous oxide emissions and producing pathways contribution under nitrifying conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sebilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Fiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longqi Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Environmental Biogeochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic evidence for alteration of nitrous oxide emissions and producing pathways contribution under nitrifying conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sebilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Fiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longqi Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">N2O Isotopes Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Dübendorf, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement des jus de digestion par le procédé SHARON® : Shunt des Nitrates et Dénitrification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roose Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOCOPEE : Epuration des eaux: innover sur les pratiques de de monitoring et d'exploitation. Enseignements scientifiques et techniques tirés de la phase I du programme Mocopée (2014-2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Colombes, France. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous monitoring of dissolved gases with membrane inlet mass spectrometry to fingerprint river biochemical activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliot Chatton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin W. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Harjung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Labasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-18358-1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01534016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative importance of time, land use and lithology on determining aquifer-scale denitrification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Kolbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raynald De Dreuzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin W. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Babey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-14279, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01534021v1</w:t>
-              </w:r>
-[...1876 lines deleted...]
-                <w:t xml:space="preserve">hal-00842418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison du Fonctionnement Écologique de secteurs intertidaux contrastés pour la compréhension de leurs connectivités et la Restauration des fonctions Écologiques Estuariennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Neupert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GIP Seine Aval; Université Rouen Normandie; Université de Rennes; MNHN; CSLN. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet LEARN: Impact de l'arasement des barrages sur les flux hyporhéiques et les échanges nappe rivière de la Sélune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadoul Moustapha Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roose-Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rennes 1; BRGM; ARMINES. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Seine-Aval 6 PHARESEE « Productivité microphytobenthique des HAbitats intertidaux en lien avec la dynamique sédimentaire, biogéochimique et les ingénieurs d'écosystème de la faune benthique : implication pour des enjeux de modélisation et de REhabilitation des vasières de la SEine Estuarienne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Parlanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] GIP Seine-Aval. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les zones humides comme aménagement tampon pour la rétention des contaminants : exemples d'une ancienne cressonnière, d'une tourbière et d'un bassin de stockage d'eau pour l'irrigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] CEMAGREF. 2011, 33 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets du changement climatique dans le contexte des changements globaux : expertise collective sur l'estuaire de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Bodilis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Etcheber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert de pesticides dans le système sol-nappe-rivière : Etude du comportement de l’atrazine et de l’isoproturon dans le bassin versant de l’Orgeval. Rapport PIREN SEINE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Nicola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. G. Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'expertise collective Les effets du changement climatique dans le contexte des changements globaux. Expertise collective sur l'estuaire de Seine GIP Seine Aval</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Ducharne</w:t>
+                <w:t xml:space="preserve">Projet d'étude de la contamination par les pesticides d'eaux de rivières et de nappes au niveau du bassin versant de l'Orgeval. Rapport PIREN SEINE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2009</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-00773728v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet d'étude de la contamination par les pesticides d'eaux de rivières et de nappes au niveau du bassin versant de l'Orgeval. Rapport PIREN SEINE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+                <w:t xml:space="preserve">Rapport d'expertise collective Les effets du changement climatique dans le contexte des changements globaux. Expertise collective sur l'estuaire de Seine GIP Seine Aval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bodilis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Cornier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.5</w:t>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02599588v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental controls on the brGDGT and brGMGT distributions across the Seine River basin (NW France): Implications for bacterial tetraethers as a proxy for riverine runoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhe-Xuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Parlanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniet Laverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04272287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10143,283 +10277,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement des jus de digestion par le procédé SHARON® : shunt des nitrates et dénitrification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roose Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innover dans les pratiques de monitorins et d'exploitation des stations d'épuration. Enseignements scientifiques et techniques tirés de la phase 1 du progamme (2014-2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Id bleue, pp.14, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité et résilience des estuaires à la contamination en antibiotiques et en bactéries antibiorésistantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Cattoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Monaco, A.; Prouzet, P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques côtiers et adaptations des Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, pp.105-130, 2014, 978-1-78405-002-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10429,91 +10563,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial driven redox processes in aquatic sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Laverman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Environmental Sciences. Sorbonne université, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05163924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10523,170 +10657,170 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cycle de l’Azote et émissions de N2O dans le bassin de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sebilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26047/PIREN.rapp.ann.2005.vol18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId332"/>
+      <w:footerReference w:type="default" r:id="rId337"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10833,51 +10967,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05504639v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rock S Bagagnan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherv&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M Laverman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vautier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2026.135118" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225698v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Humbert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.5c00310" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614318v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33908-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595888v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe-Xuan Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-2227-2024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720869v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zengyu Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet Laverman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mellage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Furman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.131797" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687631v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecarpentier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174643" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477915v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huguet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2024.152000" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03998900v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Tocny" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gros" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jeq2.20463" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770462v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Regimbeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-22564-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04245498v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Chatton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.130328" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04274590v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-023-01747-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173996v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Louis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Liotaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.228" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03659881v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widya Ratmaya" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabouille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Akbarzadeh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Andrieux-Loyer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2022.104649" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779334v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Laverman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.108006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02987836v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane David" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guigon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-020-01117-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203676v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2021-318" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03229725v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Caradec" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.57" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420447v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bieroza" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brouchkov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J.P. Dufour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-environ-012220-125703" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268861v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pannard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107394" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03224195v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Kolbe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Babey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W Abbott" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147661" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464387v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chorin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vaury" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN21118" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02403865v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherve" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guillou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.124398" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02904375v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fiat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longqi Lang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Filali" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-979-2020" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02413216v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Frei" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W. Abbott" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Gu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00200" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429075v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Aloisi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Mayer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perrin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54014-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148868v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thibault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Sourzac" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2019.04.007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01999430v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1816892116" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739513v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Khalil" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2018.01.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771479v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereidoun Rezanezhad" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viollier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.319" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01577989v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cazier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rocher" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2016.06.0242" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01507696v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cr&#233;mi&#232;re" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Strauss" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Li Hong" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.02.017" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545903v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanne Gontharet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Blanc-Valleron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-016-1555-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01174217v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4943-3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01346018v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Baranov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mendoza-Lera" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Nikolakopoulou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Harjung" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2016.06.014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01146843v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cazier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Yan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Petit" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4159-6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01115721v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Naeher" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fosse" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-014-0066-z" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01128723v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4196-1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136020v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Vilmin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.01.026" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SGFSM6K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118327v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guerbois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona-Nguema" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es404009k" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195718v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Hoang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-013-1133-2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QMG0PQC7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00946148v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andrieux-Loyer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-013-9213-8" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110438v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Abell" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe van Cappellen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.10.033" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3BQZ20R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210153v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pulou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2012.08.002" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJZFV8QN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427778v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rock Bagagnan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18289" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05164104v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Turrel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Quaiser" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dufresne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202798v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daburon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chiron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiga&#235;l Hervieu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05163911v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05164113v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202715v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wolf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Demarquest" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lehembre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813607v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813500v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608222v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Perret" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Garcia" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose Amsaleg" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laverman" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pichon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534016v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534021v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald De Dreuzy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375875v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Neupert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033723v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coffinet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufresne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quaiser" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wendt" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-U. Hinrichs" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666508v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05163919v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325032v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539760v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petton" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02090930v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Guillaumot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927717v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861275v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70548-4_483" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951172v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Garcia" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01416962v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Thomas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511594v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona - Nguema" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/minmag.2013.077.5.7" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811193v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Rosel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748776v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842418v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Rosel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306275v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649382v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadoul Moustapha Ba" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boisson" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793605v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thouvenin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806616v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fesneau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594497v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Massei" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Etcheber" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599589v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blanchoud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Nicola" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Vilain" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bardet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00773728v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Allain" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bodilis" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Briand" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cornier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599588v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Blanchoud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272287v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608224v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01115748v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petit" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leclercq" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cattoir" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/tel-05163924v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355798v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26047/PIREN.rapp.ann.2005.vol18" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05569508v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vautier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doralou B&#233;raud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik Gokhale" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Yvard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-19877" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375875v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Neupert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666508v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Louis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Liotaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033723v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coffinet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufresne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quaiser" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wendt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-U. Hinrichs" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05163919v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Laverman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325032v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Andrieux-Loyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Caradec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539760v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02090930v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Kolbe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Guillaumot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861275v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Khalil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabouille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70548-4_483" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951172v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Perret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Garcia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose Amsaleg" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laverman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pichon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927717v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Babey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01416962v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W. Abbott" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Thomas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511594v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guerbois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona - Nguema" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/minmag.2013.077.5.7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748776v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842418v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pulou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Rosel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811193v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Rosel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05504639v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rock S Bagagnan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherv&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M Laverman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2026.135118" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225698v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Humbert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.5c00310" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595888v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe-Xuan Zhang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morelle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-2227-2024" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720869v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zengyu Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet Laverman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mellage" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Furman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.131797" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687631v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecarpentier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174643" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614318v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33908-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477915v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huguet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2024.152000" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770462v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Regimbeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-22564-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04274590v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-023-01747-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04245498v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Chatton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.130328" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173996v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.228" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03998900v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Tocny" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gros" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jeq2.20463" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03659881v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widya Ratmaya" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Akbarzadeh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2022.104649" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779334v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.108006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268861v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pannard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107394" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03224195v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W Abbott" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147661" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420447v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bieroza" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brouchkov" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J.P. Dufour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-environ-012220-125703" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464387v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chorin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vaury" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN21118" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02987836v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane David" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guigon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-020-01117-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03229725v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.57" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203676v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2021-318" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02403865v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guillou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.124398" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02413216v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Frei" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Gu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00200" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02904375v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fiat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longqi Lang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Filali" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-979-2020" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148868v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thibault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Sourzac" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2019.04.007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01999430v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1816892116" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429075v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Aloisi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Mayer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perrin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54014-3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739513v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2018.01.004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771479v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereidoun Rezanezhad" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viollier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.319" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01577989v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cazier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rocher" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2016.06.0242" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01507696v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cr&#233;mi&#232;re" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Strauss" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Li Hong" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.02.017" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545903v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanne Gontharet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Blanc-Valleron" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-016-1555-6" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01174217v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4943-3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01346018v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Baranov" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mendoza-Lera" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Nikolakopoulou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Harjung" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2016.06.014" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01115721v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Naeher" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fosse" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-014-0066-z" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136020v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Vilmin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.01.026" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SGFSM6K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01128723v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4196-1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01146843v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cazier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Yan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Petit" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4159-6" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118327v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona-Nguema" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es404009k" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195718v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Hoang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-013-1133-2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QMG0PQC7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00946148v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andrieux-Loyer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-013-9213-8" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110438v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Abell" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe van Cappellen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.10.033" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3BQZ20R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210153v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2012.08.002" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJZFV8QN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427778v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rock Bagagnan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18289" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05164104v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Turrel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Quaiser" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dufresne" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202798v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daburon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chiron" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiga&#235;l Hervieu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05163911v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05164113v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202715v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wolf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Demarquest" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lehembre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813607v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813500v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608222v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Garcia" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534016v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534021v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald De Dreuzy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306275v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649382v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadoul Moustapha Ba" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boisson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793605v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thouvenin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806616v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fesneau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594497v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Massei" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Etcheber" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599589v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blanchoud" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Nicola" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Vilain" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bardet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599588v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Blanchoud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00773728v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Allain" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bodilis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Briand" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cornier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272287v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608224v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01115748v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petit" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leclercq" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cattoir" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/tel-05163924v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355798v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26047/PIREN.rapp.ann.2005.vol18" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>