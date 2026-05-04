--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Annique Smeding </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher interactional justice and sense of belonging to school: examining the role of students’ socioeconomic status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bakchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (1), pp.48. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11218-024-09957-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the effects of socioeconomic status indicators on the association between growth mindset and sense of belonging to school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bakchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (5), pp.2747-2769. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11218-024-09900-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévention de la perte d’autonomie par le renforcement de la santé mentale : un essai clinique à répartition aléatoire auprès des personnes âgées avec incapacités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Meynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (1), pp.103-112. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2024.1143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodied sequential sampling models and dynamic neural fields for decision-making: Why hesitate between two when a continuum is the answer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 179, pp.106526. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2024.106526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social class test gap: A worldwide investigation of the role of academic anxiety and income inequality in standardized test score disparities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 116 (6), pp.871-888. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/edu0000881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrongness and Blame Judgments and Their Dynamics: Toward a Three-Input Processing Model of Moral Judgment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (1), pp.19 (1-14). </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/irsp.868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All’s well that ends well: an early-phase study testing lower end-session exercise intensity to promote physical activity in patients with Parkinson’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layan Fessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 123, pp.17-31. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2023009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of social distance and gender on moral decisions and judgments: A reanalysis, replication, and extension of Singer et al. (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55 (1), pp.25-36. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1864-9335/a000537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict in moral and nonmoral decision making: an empirical study coupled with a computational model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (2), pp.281-303. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-024-01178-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All’s well that ends well: an early-phase study testing lower end-session exercise intensity to promote physical activity in patients with Parkinson’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layan Fessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 123, pp.17-31. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2023009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Association Between Smokers’ Approach Bias and Heaviness of Use: A Focus on Light Smokers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinout Wiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Neyroud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collabra: Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (1), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/collabra.88926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigm constraints on moral decision‐making dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Behavioral Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (4), pp.e2324. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bdm.2324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Ethics Also Matter: Influence of Taste, Health, and Ethical Attributes on Food Decisions Traced with a Novel Mouse-Tracking Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 189, pp.107006. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2023.107006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic status and social anxiety: attentional control as a key missing variable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anxiety, Stress and Coping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (4), pp.519-532. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10615806.2022.2118723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Intent, Outcome, and Causality on Moral Judgments and Decision Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologica Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (1), pp.218-229. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/pb.1157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer des interventions de prévention et de promotion de la santé fondées sur les données probantes : la Démarche EValuation Action (DEVA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lamboy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (4), pp.209-223. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2021.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External validity of social psychological experiments is a concern, but these models are useful</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral and Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45, pp.e84. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0140525X21000753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilevel account of social value‐related reasons behind mastery goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Butera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 92 (2), pp.e12453. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjep.12453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study protocol for an adapted personal project analysis to measure vertical inter-goal relations on physical activity and diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Kassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Crombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (1), pp.225. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40359-022-00931-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The moderating role of socioeconomic status on the relationship between teacher social support and sense of belonging to school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bakchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 93 (1), pp.153-166. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjep.12545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking with the (computer) mouse: How to unveil problem-solving strategies in matrix reasoning without eye-tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (3), pp.1081-1096. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13428-020-01484-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnes âgées à domicile avec limitations fonctionnelles : étude préliminaire d’une intervention centrée sur le bien-être et l’autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Meynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal on Aging / Revue canadienne du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (2), pp.224-237. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0714980820000379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Development of Gender Stereotypes about Academic Aptitude among European French and North African French Boys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth Kurtz-Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Developmental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (1), pp.24-49. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17405629.2021.2012144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mental Health Inequalities During COVID-19 Outbreak: The Role of Financial Insecurity and Attentional Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologica Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (1), pp.327. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/pb.1064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the use of approach/avoidance tendencies as attitude measures: Individual‐ and group‐level variability of the ingroup bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Courset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (4), pp.857-875. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejsp.2653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach goal orientations in North African French adolescents: The longitudinal effects of ethnic identity and valuing of school.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth Kurtz-Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/edu0000348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Caucasian and North African French Faces (CaNAFF): A Face Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Courset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Palluel-Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Manto Jonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (1), </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/irsp.179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief in school meritocracy as an ideological barrier to the promotion of equality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Redersdorff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (4), pp.523-534. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejsp.2347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new look at sensorimotor aspects in approach/avoidance tendencies: The role of visual whole-body movement information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Alexopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Batailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 76, pp.42 - 53. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jesp.2017.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Gender Typicality and Felt Pressure in European French and North African French Adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth Kurtz-Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (5), pp.e23026. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cdev.12959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Experience of Low-SES Students in Higher Education: Psychological Barriers to Success and Interventions to Reduce Social-Class Inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole M. Stephens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica E. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Aelenei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (1), pp.23 - 41. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/josi.12202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual differences in perceived social desirability of openness to experience: A new framework for social desirability responding in personality research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personality and Individual Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 113, pp.155 - 160. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.paid.2017.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From risk perception to information selection…And not the other way round: Selective exposure mechanisms in the field of genetically modified organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Perrissol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Facca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58, pp.10-17. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2016.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking and simulating dynamics of implicit stereotypes: A situated social cognition perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Lauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pezzulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Personality and Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 111 (6), pp.817 - 834. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/pspa0000063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When first-generation students succeed at university: On the link between social class, academic performance, and performance-avoidance goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41, pp.25 - 36. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cedpsych.2014.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The motivation to learn as a self-presentation tool among Swiss high school students: The moderating role of mastery goals' perceived social value on learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Individual Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43, pp.204 - 210. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lindif.2015.08.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-generation students' underperformance at university: the impact of the function of selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.710. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2015.00710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striving for Excellence Sometimes Hinders High Achievers: Performance-Approach Goals Deplete Arithmetical Performance in Students with High Working Memory Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouzevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Butera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert L. Sutherland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (9), pp.e0137629</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do high working memory individuals choke? An examination of choking under pressure effects in math from a self-improvement perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico van Yperen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Individual Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37, pp.176 - 182. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lindif.2014.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic competition and binding of concepts through time and space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (S1), pp.349 - 353. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-015-0674-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Striving for Excellence Sometimes Hinders High Achievers: Performance-Approach Goals Deplete Arithmetical Performance in Students with High Working Memory Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouzevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Butera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (10), pp.e0141276. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0141276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competing with oneself or with others: Achievement goal endorsement in amateur golf competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46, pp.258-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order of administration of math and verbal tests: An ecological intervention to reduce stereotype threat on girls’ math performance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Regner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 105 (3), pp.850-860. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0032094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women in Science, Technology, Engineering, and Mathematics (STEM): An Investigation of Their Implicit Gender Stereotypes and Stereotypes’ Connectedness to Math Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sex Roles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 67 (11-12), pp.617-629. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11199-012-0209-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a road safety training program on drivers’ comparative optimism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Perrissol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (1), pp.478-482. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2010.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual Differences in Working Memory Moderate Stereotype-Threat Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gimmig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thinus-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (11), pp.1646-1648. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0956797610386619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining Social Distance Effects in Moral Decision-Making: A Threefold Psychosocial Framework and a Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASP Group Meeting on Moral Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Sopot, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating decision trajectories by altering task topology: empirical mouse-tracking studies and dynamical system model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Spatial Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de la distance sociale et du genre sur les décisions et jugements moraux : une réanalyse, réplication et extension de Singer et al. (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale en Langue Française (ADRIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seuls les buts de maîtrise « sincères » prédisent la performance à travers l'effort et l'intérêt dans les tâches d’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale en Langue Française (ADRIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La distance sociale et ses effets dans les prises de décisions morales : une approche psychosociale intégrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition des Rencontres Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice interactionnelle de l'enseignant et sentiment d'appartenance à l'école : Examen du rôle du statut socio-économique des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bakchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale en Langue Française (ADRIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à l'épreuve de la MFT et influence des normes liées au genre sur les jugements moraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie-Anne Brodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Decosterd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Inter-Laboratoires (RILS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques d'erreurs avec designs expérimentaux contrebalancés : cas d'étude empirique en moralité et simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale en Langue Française (ADRIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugements et prises de décisions morales : challenges et contributions apportées par un nouveau paradigme de mouse-tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Cognition Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutien émotionnel observé et perçu et sentiment d'appartenance à l'école : évaluation du rôle modérateur du SES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bakchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Interlaboratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All’s well that ends well: an early-phase study testing lower end-session exercise intensity to promote physical activity in patients with Parkinson’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layan Fessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific day of the Doctoral School of Engineering for Health, Cognition and the Environment (ED ISCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Mar 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance sociale et transgression morale dans la vie quotidienne: quels jugements pour quels agents ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeunes Chercheurs.ses (CJC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do our altruistic behaviors and moral judgments depend on our social distance towards the victim? A replication and extension of Singer et al. (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology (EASP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités sociales d’anxiété à l’école : le rôle des stratégies de régulation émotionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « Education et Inégalités »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conséquences de la crise sanitaire sur les inégalités sociales de santé mentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traces d’interaction sur plateformes pédagogiques comme mesures indirectes des buts d’accomplissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de l’intention, de la causalité, de la conséquence et de la distance sociale sur les jugements moraux et processus décisionnels sous-jacents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational model to account for conflict in moral and nonmoral decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Choice Modelling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association entre la classe sociale et l’anxiété : le rôle du contrôle attentionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bodelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do we judge others in the face of an immoral daily-life act? A dynamic and multifactorial investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Social Cognition Network, Transfert of Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The moderating role of socioeconomic status on the relationship between teacher social support and sense of belonging to school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bakchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités de revenus des pays augmentent-elles les inégalités de performances scolaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire en ligne de l’ADRIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Feb 2022, EN LIGNE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social structure in classrooms: How the social class achievement gap involves income inequality and anxiety.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASP-SPSSI Small Group Meeting: Society in the classroom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does morality change the decision-making process? An empirical study and computational model to investigate the impact of moral considerations in decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Decision Making Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de l’identité de genre chez les collégiennes et les collégiens : Similitudes et différences en fonction de l’origine culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Regner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam J. Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Am I Cold? Investigating Ingroup Stereotype-Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eberlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCON Transfer of Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample reconstruction from summary statistics: assumptions and novel contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCON Transfer of Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'apprentissage incident de stéréotypes endogroupe sur les associations liées au soi et à l'endogroupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eberlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Cognition Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur sociale des buts d’accomplissement en contexte éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Świątkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Butera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Hommage à Jean-Léon Beauvois : Une pensée psychosociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d’Azur; ADRIPS, Aug 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of paradigm constraints in decision-making: mouse tracking studies on morality judgments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCON Transfer of Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigm constraints on moral decision space: a model fit to mouse-tracking data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Spatial Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser les effets modérateurs de la désirabilité et de l’utilité sociale sur la validité prédictive des buts de maîtrise : une analyse multiniveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Congrès International de Psychologie Sociale en Langue Française (CIPSLF 2020) - ADRIPS Online Meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRIPS, 2020, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre le statut socio-économique et la régulation émotionnelle : apport d'une approche par équations structurales auprès d'échantillons diversifiés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeunes Chercheur∙ses de l'ADRIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien entre le statut social et la régulation émotionnelle dans le contexte académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques de l’ADRIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Sep 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of decision-making from a situated social cognition perspective: Experiments and computational modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroCog Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration théorique de l'impact du biais de désirabilité sociale sur la validité prédictive des inventaires de personnalité via des simulations de Monte Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des buts d'accomplissement dans l'étude des apprentissages : Une recherche exploratoire basée sur les traces d'interactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriakos Kyriakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Inter-Laboratoires (RILS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse fonctionnelle de trajectoires de souris en cognition sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Devijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Leclercq-Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional mixed effect models for mouse-tracking data in social cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Devijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCON Transfer of Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Motivation Among North African French Adolescents: The Longitudinal Effects of Ethnic Identity and Value of Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam J. Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth Kurtz-Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Research in Child Development SRCD Biennial Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Austin, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles mixtes fonctionnels pour des données de mouse-tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Devijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49èmes Journées de Statistique, Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the range of variations in self-presentation bias using Monte-Carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCON Transfer of Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croyance en la méritocratie scolaire : Un frein à la lutte contre les inégalités sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Redersdorff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Congrès International de Psychologie Sociale en Langue Française (CIPSLF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRIPS; Université de Genève, Jun 2016, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires contre-stéréotypiques : comparaison intergroupe des stéréotypes implicites de femmes et d’hommes (contre)-stéréotypiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Differences in the Developmental Trajectories of Gender Identity in North African French Adolescents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth Kurtz-Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the Society for Research in Child Development (SRCD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Tampa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining empirical and computational studies in social cognition: Illustration with implicit gender stereotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCON Transfer of Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Focus on Mastery in the Assessment Process Favors Low-Socioeconomic-Status Students’ Educational Attainment at University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the American Educational Research Association (AERA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The function of selection and the social-class achievement gap at University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th biannual congress of the Swiss Psychological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women in Science, Technology, Engineering, and Mathematics (STEM): Implicit Gender Stereotypes and Social Group Differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Conference of the Swiss Society of Psychology (SSP/SGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoiding failure at University: The case of low status high achievers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The great recession and social class divides, SPSSI/EASP Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Princeton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buts d’accomplissement : Perspectives historiques, hiérarchique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low status students’ upward mobility process at university: Status, success and performance-avoidance goal endorsement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th EASP General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Achievement Goals-Competition Relationship in the amateur Golf Domain: Impact of Intrapersonal Competition and Social Status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress of Sport Psychology (SFPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoiding failure at University: when high performance is not enough for low status students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Biennial Conference for Research on Learning and Instruction (EARLI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotypes de genre et reproduction des inégalités hommes/femmes en sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Regner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRIPS, 2012, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’origine des buts de performance-évitement : une question de statut ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence des performances antérieures sur l’adoption des buts de performance-évitement : le rôle modulateur du statut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de réflexion sur le concept de menace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A social side of academic achievement goals: The influence of ethnic and gender identities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th General Meeting of the European Association of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Stokholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit stereotypes do not necessarily influence women’s susceptibility to stereotype threat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Regner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gimmig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th General Meeting of the European Association of Experimental Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Opatija, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of taste, health, and ethical attributes on food decisions traced with a novel mouse-tracking paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C'est pas ma faute ! » Le biais de favoritisme envers soi ou son groupe et ses limitesdans les prises de décision morales : une approche psychosociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale (CIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the effects of socioeconomic status indicators on the association between growth mindset and sense of belonging to school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bakchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématique de l'ADRIPS - Inégalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The moderating role of socioeconomic status on the relationship between teacher social support and sense of belonging to school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bakchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASP - General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Krakow, Poland, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social distance and judgments of everyday moral transgressions: A psychosocial approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de l’EDISCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the effects of socioeconomic status between growth mindset and sense of belonging to school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bakchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Kracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the effects of socioeconomic status between growth mindset and sense of belonging to school.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bakchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques de l'ADRIPS sur les inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Social Distance, Severity, and Gender on Moral Judgments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnes âgées à domicile avec limitations fonctionnelles : intervention pilote centrée sur le bien-être et l’autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Meynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Fragilité du Sujet Agé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence test solving through eye-movements and mouse-movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble workshop on models and analysis of eye movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Am I cold? Investigating In-Group Stereotype-Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eberlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Self-Knowledge to Knowing Others: Insights from psychological and neuroscientific tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bruxelles, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief in School Meritocracy as an Ideological Barrier to the Promotion of Equality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Redersdorff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th General Meeting of the European Association of Social Psychology (EASP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring achievement goals: A methodological contribution based on mouse-tracking data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisée Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th General Meeting of the European Association of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Granda, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When concepts get bound together through time & space: a case study on implicit stereotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Spatial Cognition (ICSC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical Systems Perspective on Implicit Stereotypes Inputs from Mouse-Tracking and Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Convention of the Society for Personality and Social Psychology (SPSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Long Beach (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition and Achievement Goal Endorsement: The Type of Comparison Matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th annual meeting of the Society for Personal and Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counter-stereotypic implicit associations among women in Science, Technology, Engineering, and Mathematics An extension using MouseTracker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Convention of the Society for Personality and Social Psychology (SPSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Long Beach (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition and Achievement Goal Endorsement: The Type of Comparison Matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Meeting of the Society for Personality and Social Psychology (SPSP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buts d’accomplissement : perspectives historique, conceptuelle et hiérarchique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Congrès International de Psychologie Sociale en Langue Française (CIPSLF 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance-avoidance goals endorsement: Interaction between previous performance and socio-economic status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th annual meeting of the Society for Personal and Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle mesure de traçage des processus psychologiques en psychologie sociale : le mouse-tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Bègue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de psychologie sociale - La science des interactions humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boek Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-51, 2024, 9782807341388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur les stéréotypes de genre implicites dans les domaines académiques : différences intergroupes, apports des méthodologies mixtes et perspectives d’évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du sexisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DeBoeck, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotions à l'école et classe sociale, quels liens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires Apprenants, un processus d'apprentissage émergent à l'épreuve du réel.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir dans l’enseignement supérieur : un défi pour les plus défavorisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Aelenei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Wiederkehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabine Caillaud; Virginie Bonnot; Ewa Drozda-Senkowska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Menaces sociales et environnementales : repenser la société des risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.181-192, 2017, Psychologies, 978-2-7535-5264-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités sociales de santé mentale : l’apport de la psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, https://fr.in-mind.org/fr/article/inegalites-sociales-de-sante-mentale-lapport-de-la-psychologie-sociale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId265"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Annique Smeding </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprofessional Simulation in Hospital Leadership Training: Its Role in Improving Participants’ Self-Efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arman Le Bellour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Blervaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Secheresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Medical Education and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Volume 17, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/AMEP.S573697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher interactional justice and sense of belonging to school: examining the role of students’ socioeconomic status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bakchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (1), pp.48. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11218-024-09957-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévention de la perte d’autonomie par le renforcement de la santé mentale : un essai clinique à répartition aléatoire auprès des personnes âgées avec incapacités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Meynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (1), pp.103-112. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2024.1143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodied sequential sampling models and dynamic neural fields for decision-making: Why hesitate between two when a continuum is the answer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 179, pp.106526. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2024.106526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the effects of socioeconomic status indicators on the association between growth mindset and sense of belonging to school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bakchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (5), pp.2747-2769. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11218-024-09900-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrongness and Blame Judgments and Their Dynamics: Toward a Three-Input Processing Model of Moral Judgment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (1), pp.19 (1-14). </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/irsp.868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social class test gap: A worldwide investigation of the role of academic anxiety and income inequality in standardized test score disparities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 116 (6), pp.871-888. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/edu0000881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All’s well that ends well: an early-phase study testing lower end-session exercise intensity to promote physical activity in patients with Parkinson’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layan Fessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 123, pp.17-31. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2023009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of social distance and gender on moral decisions and judgments: A reanalysis, replication, and extension of Singer et al. (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55 (1), pp.25-36. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1864-9335/a000537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict in moral and nonmoral decision making: an empirical study coupled with a computational model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (2), pp.281-303. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-024-01178-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All’s well that ends well: an early-phase study testing lower end-session exercise intensity to promote physical activity in patients with Parkinson’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layan Fessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 123, pp.17-31. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2023009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigm constraints on moral decision‐making dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Behavioral Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (4), pp.e2324. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bdm.2324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Association Between Smokers’ Approach Bias and Heaviness of Use: A Focus on Light Smokers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinout Wiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Neyroud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collabra: Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (1), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/collabra.88926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic status and social anxiety: attentional control as a key missing variable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anxiety, Stress and Coping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (4), pp.519-532. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10615806.2022.2118723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Ethics Also Matter: Influence of Taste, Health, and Ethical Attributes on Food Decisions Traced with a Novel Mouse-Tracking Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 189, pp.107006. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2023.107006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Intent, Outcome, and Causality on Moral Judgments and Decision Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologica Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (1), pp.218-229. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/pb.1157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer des interventions de prévention et de promotion de la santé fondées sur les données probantes : la Démarche EValuation Action (DEVA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lamboy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (4), pp.209-223. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2021.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilevel account of social value‐related reasons behind mastery goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Butera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 92 (2), pp.e12453. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjep.12453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External validity of social psychological experiments is a concern, but these models are useful</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral and Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45, pp.e84. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0140525X21000753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study protocol for an adapted personal project analysis to measure vertical inter-goal relations on physical activity and diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Kassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Crombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (1), pp.225. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40359-022-00931-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The moderating role of socioeconomic status on the relationship between teacher social support and sense of belonging to school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bakchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 93 (1), pp.153-166. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjep.12545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking with the (computer) mouse: How to unveil problem-solving strategies in matrix reasoning without eye-tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (3), pp.1081-1096. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13428-020-01484-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnes âgées à domicile avec limitations fonctionnelles : étude préliminaire d’une intervention centrée sur le bien-être et l’autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Meynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal on Aging / Revue canadienne du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (2), pp.224-237. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0714980820000379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Development of Gender Stereotypes about Academic Aptitude among European French and North African French Boys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth Kurtz-Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Developmental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (1), pp.24-49. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17405629.2021.2012144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mental Health Inequalities During COVID-19 Outbreak: The Role of Financial Insecurity and Attentional Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologica Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (1), pp.327. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/pb.1064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the use of approach/avoidance tendencies as attitude measures: Individual‐ and group‐level variability of the ingroup bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Courset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (4), pp.857-875. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejsp.2653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach goal orientations in North African French adolescents: The longitudinal effects of ethnic identity and valuing of school.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth Kurtz-Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/edu0000348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Caucasian and North African French Faces (CaNAFF): A Face Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Courset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Palluel-Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Manto Jonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (1), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/irsp.179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief in school meritocracy as an ideological barrier to the promotion of equality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Redersdorff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (4), pp.523-534. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejsp.2347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new look at sensorimotor aspects in approach/avoidance tendencies: The role of visual whole-body movement information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Alexopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Batailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 76, pp.42 - 53. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jesp.2017.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Gender Typicality and Felt Pressure in European French and North African French Adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth Kurtz-Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (5), pp.e23026. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cdev.12959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Experience of Low-SES Students in Higher Education: Psychological Barriers to Success and Interventions to Reduce Social-Class Inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole M. Stephens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica E. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Aelenei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (1), pp.23 - 41. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/josi.12202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual differences in perceived social desirability of openness to experience: A new framework for social desirability responding in personality research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personality and Individual Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 113, pp.155 - 160. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.paid.2017.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From risk perception to information selection…And not the other way round: Selective exposure mechanisms in the field of genetically modified organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Perrissol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Facca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58, pp.10-17. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2016.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking and simulating dynamics of implicit stereotypes: A situated social cognition perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Lauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pezzulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Personality and Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 111 (6), pp.817 - 834. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/pspa0000063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The motivation to learn as a self-presentation tool among Swiss high school students: The moderating role of mastery goals' perceived social value on learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Individual Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43, pp.204 - 210. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lindif.2015.08.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When first-generation students succeed at university: On the link between social class, academic performance, and performance-avoidance goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41, pp.25 - 36. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cedpsych.2014.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-generation students' underperformance at university: the impact of the function of selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.710. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2015.00710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striving for Excellence Sometimes Hinders High Achievers: Performance-Approach Goals Deplete Arithmetical Performance in Students with High Working Memory Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouzevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Butera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert L. Sutherland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (9), pp.e0137629</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Striving for Excellence Sometimes Hinders High Achievers: Performance-Approach Goals Deplete Arithmetical Performance in Students with High Working Memory Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouzevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Butera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (10), pp.e0141276. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0141276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic competition and binding of concepts through time and space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (S1), pp.349 - 353. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-015-0674-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do high working memory individuals choke? An examination of choking under pressure effects in math from a self-improvement perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico van Yperen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Individual Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37, pp.176 - 182. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lindif.2014.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competing with oneself or with others: Achievement goal endorsement in amateur golf competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46, pp.258-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order of administration of math and verbal tests: An ecological intervention to reduce stereotype threat on girls’ math performance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Regner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 105 (3), pp.850-860. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0032094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women in Science, Technology, Engineering, and Mathematics (STEM): An Investigation of Their Implicit Gender Stereotypes and Stereotypes’ Connectedness to Math Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sex Roles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 67 (11-12), pp.617-629. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11199-012-0209-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a road safety training program on drivers’ comparative optimism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Perrissol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (1), pp.478-482. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2010.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual Differences in Working Memory Moderate Stereotype-Threat Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gimmig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thinus-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (11), pp.1646-1648. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0956797610386619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining Social Distance Effects in Moral Decision-Making: A Threefold Psychosocial Framework and a Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASP Group Meeting on Moral Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Sopot, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating decision trajectories by altering task topology: empirical mouse-tracking studies and dynamical system model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Spatial Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de la distance sociale et du genre sur les décisions et jugements moraux : une réanalyse, réplication et extension de Singer et al. (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale en Langue Française (ADRIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seuls les buts de maîtrise « sincères » prédisent la performance à travers l'effort et l'intérêt dans les tâches d’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale en Langue Française (ADRIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La distance sociale et ses effets dans les prises de décisions morales : une approche psychosociale intégrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition des Rencontres Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice interactionnelle de l'enseignant et sentiment d'appartenance à l'école : Examen du rôle du statut socio-économique des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bakchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale en Langue Française (ADRIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à l'épreuve de la MFT et influence des normes liées au genre sur les jugements moraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie-Anne Brodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Decosterd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Inter-Laboratoires (RILS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques d'erreurs avec designs expérimentaux contrebalancés : cas d'étude empirique en moralité et simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale en Langue Française (ADRIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutien émotionnel observé et perçu et sentiment d'appartenance à l'école : évaluation du rôle modérateur du SES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bakchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Interlaboratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All’s well that ends well: an early-phase study testing lower end-session exercise intensity to promote physical activity in patients with Parkinson’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layan Fessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific day of the Doctoral School of Engineering for Health, Cognition and the Environment (ED ISCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Mar 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugements et prises de décisions morales : challenges et contributions apportées par un nouveau paradigme de mouse-tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Cognition Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance sociale et transgression morale dans la vie quotidienne: quels jugements pour quels agents ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeunes Chercheurs.ses (CJC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do our altruistic behaviors and moral judgments depend on our social distance towards the victim? A replication and extension of Singer et al. (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology (EASP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités sociales d’anxiété à l’école : le rôle des stratégies de régulation émotionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « Education et Inégalités »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de l’intention, de la causalité, de la conséquence et de la distance sociale sur les jugements moraux et processus décisionnels sous-jacents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conséquences de la crise sanitaire sur les inégalités sociales de santé mentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traces d’interaction sur plateformes pédagogiques comme mesures indirectes des buts d’accomplissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association entre la classe sociale et l’anxiété : le rôle du contrôle attentionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bodelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational model to account for conflict in moral and nonmoral decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Choice Modelling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The moderating role of socioeconomic status on the relationship between teacher social support and sense of belonging to school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bakchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do we judge others in the face of an immoral daily-life act? A dynamic and multifactorial investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Social Cognition Network, Transfert of Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités de revenus des pays augmentent-elles les inégalités de performances scolaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire en ligne de l’ADRIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Feb 2022, EN LIGNE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social structure in classrooms: How the social class achievement gap involves income inequality and anxiety.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASP-SPSSI Small Group Meeting: Society in the classroom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does morality change the decision-making process? An empirical study and computational model to investigate the impact of moral considerations in decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Decision Making Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de l’identité de genre chez les collégiennes et les collégiens : Similitudes et différences en fonction de l’origine culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Regner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam J. Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Am I Cold? Investigating Ingroup Stereotype-Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eberlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCON Transfer of Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample reconstruction from summary statistics: assumptions and novel contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCON Transfer of Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'apprentissage incident de stéréotypes endogroupe sur les associations liées au soi et à l'endogroupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eberlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Cognition Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur sociale des buts d’accomplissement en contexte éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Świątkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Butera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Hommage à Jean-Léon Beauvois : Une pensée psychosociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d’Azur; ADRIPS, Aug 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigm constraints on moral decision space: a model fit to mouse-tracking data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Spatial Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of paradigm constraints in decision-making: mouse tracking studies on morality judgments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCON Transfer of Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser les effets modérateurs de la désirabilité et de l’utilité sociale sur la validité prédictive des buts de maîtrise : une analyse multiniveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Congrès International de Psychologie Sociale en Langue Française (CIPSLF 2020) - ADRIPS Online Meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRIPS, 2020, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre le statut socio-économique et la régulation émotionnelle : apport d'une approche par équations structurales auprès d'échantillons diversifiés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeunes Chercheur∙ses de l'ADRIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien entre le statut social et la régulation émotionnelle dans le contexte académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques de l’ADRIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Sep 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of decision-making from a situated social cognition perspective: Experiments and computational modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroCog Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration théorique de l'impact du biais de désirabilité sociale sur la validité prédictive des inventaires de personnalité via des simulations de Monte Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des buts d'accomplissement dans l'étude des apprentissages : Une recherche exploratoire basée sur les traces d'interactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriakos Kyriakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Inter-Laboratoires (RILS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse fonctionnelle de trajectoires de souris en cognition sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Devijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Leclercq-Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Motivation Among North African French Adolescents: The Longitudinal Effects of Ethnic Identity and Value of Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam J. Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth Kurtz-Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Research in Child Development SRCD Biennial Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Austin, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles mixtes fonctionnels pour des données de mouse-tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Devijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49èmes Journées de Statistique, Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional mixed effect models for mouse-tracking data in social cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Devijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCON Transfer of Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the range of variations in self-presentation bias using Monte-Carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCON Transfer of Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires contre-stéréotypiques : comparaison intergroupe des stéréotypes implicites de femmes et d’hommes (contre)-stéréotypiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croyance en la méritocratie scolaire : Un frein à la lutte contre les inégalités sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Redersdorff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Congrès International de Psychologie Sociale en Langue Française (CIPSLF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRIPS; Université de Genève, Jun 2016, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Differences in the Developmental Trajectories of Gender Identity in North African French Adolescents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth Kurtz-Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the Society for Research in Child Development (SRCD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Tampa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining empirical and computational studies in social cognition: Illustration with implicit gender stereotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCON Transfer of Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Focus on Mastery in the Assessment Process Favors Low-Socioeconomic-Status Students’ Educational Attainment at University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the American Educational Research Association (AERA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The function of selection and the social-class achievement gap at University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th biannual congress of the Swiss Psychological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women in Science, Technology, Engineering, and Mathematics (STEM): Implicit Gender Stereotypes and Social Group Differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Conference of the Swiss Society of Psychology (SSP/SGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buts d’accomplissement : Perspectives historiques, hiérarchique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low status students’ upward mobility process at university: Status, success and performance-avoidance goal endorsement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th EASP General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoiding failure at University: The case of low status high achievers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The great recession and social class divides, SPSSI/EASP Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Princeton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Achievement Goals-Competition Relationship in the amateur Golf Domain: Impact of Intrapersonal Competition and Social Status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress of Sport Psychology (SFPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoiding failure at University: when high performance is not enough for low status students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Biennial Conference for Research on Learning and Instruction (EARLI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotypes de genre et reproduction des inégalités hommes/femmes en sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Regner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRIPS, 2012, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’origine des buts de performance-évitement : une question de statut ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence des performances antérieures sur l’adoption des buts de performance-évitement : le rôle modulateur du statut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de réflexion sur le concept de menace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A social side of academic achievement goals: The influence of ethnic and gender identities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th General Meeting of the European Association of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Stokholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit stereotypes do not necessarily influence women’s susceptibility to stereotype threat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Regner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gimmig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th General Meeting of the European Association of Experimental Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Opatija, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of taste, health, and ethical attributes on food decisions traced with a novel mouse-tracking paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C'est pas ma faute ! » Le biais de favoritisme envers soi ou son groupe et ses limitesdans les prises de décision morales : une approche psychosociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale (CIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social distance and judgments of everyday moral transgressions: A psychosocial approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de l’EDISCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The moderating role of socioeconomic status on the relationship between teacher social support and sense of belonging to school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bakchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASP - General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Krakow, Poland, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the effects of socioeconomic status indicators on the association between growth mindset and sense of belonging to school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bakchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématique de l'ADRIPS - Inégalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the effects of socioeconomic status between growth mindset and sense of belonging to school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bakchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Kracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the effects of socioeconomic status between growth mindset and sense of belonging to school.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bakchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques de l'ADRIPS sur les inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Social Distance, Severity, and Gender on Moral Judgments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnes âgées à domicile avec limitations fonctionnelles : intervention pilote centrée sur le bien-être et l’autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Meynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Fragilité du Sujet Agé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Am I cold? Investigating In-Group Stereotype-Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eberlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Self-Knowledge to Knowing Others: Insights from psychological and neuroscientific tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bruxelles, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence test solving through eye-movements and mouse-movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble workshop on models and analysis of eye movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief in School Meritocracy as an Ideological Barrier to the Promotion of Equality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Redersdorff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th General Meeting of the European Association of Social Psychology (EASP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring achievement goals: A methodological contribution based on mouse-tracking data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisée Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th General Meeting of the European Association of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Granda, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When concepts get bound together through time & space: a case study on implicit stereotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Spatial Cognition (ICSC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical Systems Perspective on Implicit Stereotypes Inputs from Mouse-Tracking and Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Convention of the Society for Personality and Social Psychology (SPSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Long Beach (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition and Achievement Goal Endorsement: The Type of Comparison Matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th annual meeting of the Society for Personal and Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counter-stereotypic implicit associations among women in Science, Technology, Engineering, and Mathematics An extension using MouseTracker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Convention of the Society for Personality and Social Psychology (SPSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Long Beach (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition and Achievement Goal Endorsement: The Type of Comparison Matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Meeting of the Society for Personality and Social Psychology (SPSP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buts d’accomplissement : perspectives historique, conceptuelle et hiérarchique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Congrès International de Psychologie Sociale en Langue Française (CIPSLF 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance-avoidance goals endorsement: Interaction between previous performance and socio-economic status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th annual meeting of the Society for Personal and Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle mesure de traçage des processus psychologiques en psychologie sociale : le mouse-tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Bègue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de psychologie sociale - La science des interactions humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boek Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-51, 2024, 9782807341388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur les stéréotypes de genre implicites dans les domaines académiques : différences intergroupes, apports des méthodologies mixtes et perspectives d’évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du sexisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DeBoeck, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotions à l'école et classe sociale, quels liens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires Apprenants, un processus d'apprentissage émergent à l'épreuve du réel.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir dans l’enseignement supérieur : un défi pour les plus défavorisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Aelenei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Wiederkehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabine Caillaud; Virginie Bonnot; Ewa Drozda-Senkowska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Menaces sociales et environnementales : repenser la société des risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.181-192, 2017, Psychologies, 978-2-7535-5264-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités sociales de santé mentale : l’apport de la psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, https://fr.in-mind.org/fr/article/inegalites-sociales-de-sante-mentale-lapport-de-la-psychologie-sociale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId270"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997267v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bakchich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annique Smeding" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-024-09957-5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04790590v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Claes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-024-09900-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04813250v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Meynet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Beaudoin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2024.1143" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04674484v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Quinton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Gautheron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2024.106526" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04789133v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000881" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823271v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gaboriaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.868" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892447v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layan Fessler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Maltagliati" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cheval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2023009" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04674477v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Szczepaniak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-9335/a000537" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04674455v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-024-01178-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686405v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04254284v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rougier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinout Wiers" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Neyroud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/collabra.88926" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04046328v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Quinton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bdm.2324" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04674445v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2023.107006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815876v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10615806.2022.2118723" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815874v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/pb.1157" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427117v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lamboy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2021.06.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683161v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Mora" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X21000753" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400761v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dompnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Meier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Darnon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Butera" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12453" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825727v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kassas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Culot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Crombez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-022-00931-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818978v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12545" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288846v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivollier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-020-01484-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427193v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0714980820000379" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477558v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hoffman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Kurtz-Costes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Loose" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17405629.2021.2012144" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03427093v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/pb.1064" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03277693v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courset" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Devos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2653" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096519v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000348" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884787v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Manto Jonte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.179" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096257v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Redersdorff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2347" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884783v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ric" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Alexopoulos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Batailler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2017.12.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991673v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.12959" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644824v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jury" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M. Stephens" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica E. Nelson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Aelenei" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josi.12202" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649977v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dompnier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2017.03.028" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427195v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bardin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrissol" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Facca" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2016.12.015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01630048v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Lauer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barca" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pezzulo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pspa0000063" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859639v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Court" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cedpsych.2014.11.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01899364v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Baumberger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lindif.2015.08.036" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859638v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00710" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01980535v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Crouzevialle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Sutherland" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01899251v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico van Yperen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lindif.2014.11.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01899329v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-015-0674-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096250v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141276" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859658v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01991677v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Regner" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0032094" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427197v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11199-012-0209-4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427196v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Laumond" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Floch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2010.08.023" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440448v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;gner" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gimmig" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thinus-Blanc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Monteil" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797610386619" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263355v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975750v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836666v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825702v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840616v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820595v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975797v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pascal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Brodin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Decosterd" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922017v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975810v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820541v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965675v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836624v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836692v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040319v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825709v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977931v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836455v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977914v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825713v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bodelet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836586v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820533v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832501v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832497v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975832v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825718v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J. Hoffman" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353363v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eberlen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353361v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977954v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435442v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech &#346;wi&#261;tkowski" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353362v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353380v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003806v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832509v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832505v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984519v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839423v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984508v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dapp" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos Kyriakopoulos" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839425v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Devijver" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Leclercq-Samson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966806v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473522v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981000v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966805v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176021v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967277v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118641v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967282v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177578v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918888v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981008v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918892v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918913v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918895v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918898v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918900v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473523v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918918v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918916v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01474167v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01474175v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822528v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836930v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822787v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820364v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840560v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040313v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040318v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836649v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04817017v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839365v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966766v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173052v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966803v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis&#233;e Bruno" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981013v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981010v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918920v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981009v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177788v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180539v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918923v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975721v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/livre/9782807341388-traite-de-psychologie-sociale" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353356v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903162v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908277v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wiederkehr" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832515v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Le Bellour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annique Smeding" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Blervaque" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Secheresse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/AMEP.S573697" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997267v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bakchich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-024-09957-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04813250v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Meynet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Beaudoin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Claes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2024.1143" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04674484v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Quinton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Gautheron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2024.106526" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04790590v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-024-09900-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823271v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gaboriaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.868" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04789133v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000881" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892447v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layan Fessler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Maltagliati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cheval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2023009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04674477v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Szczepaniak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-9335/a000537" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04674455v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-024-01178-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686405v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04046328v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Quinton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bdm.2324" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04254284v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rougier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinout Wiers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Neyroud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/collabra.88926" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815876v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10615806.2022.2118723" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04674445v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2023.107006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815874v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/pb.1157" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427117v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lamboy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2021.06.001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400761v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dompnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Meier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Darnon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Butera" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12453" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683161v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Mora" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X21000753" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825727v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kassas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Culot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Crombez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-022-00931-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818978v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12545" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288846v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivollier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-020-01484-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427193v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0714980820000379" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477558v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hoffman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Kurtz-Costes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Loose" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17405629.2021.2012144" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03427093v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/pb.1064" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03277693v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courset" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Devos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2653" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096519v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000348" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884787v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Manto Jonte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.179" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096257v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Redersdorff" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2347" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884783v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ric" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Alexopoulos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Batailler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2017.12.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991673v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.12959" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644824v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jury" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M. Stephens" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica E. Nelson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Aelenei" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josi.12202" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649977v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dompnier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2017.03.028" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427195v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bardin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrissol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Facca" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2016.12.015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01630048v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Lauer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barca" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pezzulo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pspa0000063" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01899364v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Baumberger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lindif.2015.08.036" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859639v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Court" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cedpsych.2014.11.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859638v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00710" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01980535v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Crouzevialle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Sutherland" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096250v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141276" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01899329v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-015-0674-0" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01899251v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico van Yperen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lindif.2014.11.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859658v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01991677v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Regner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0032094" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427197v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11199-012-0209-4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427196v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Laumond" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Floch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2010.08.023" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440448v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;gner" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gimmig" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thinus-Blanc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Monteil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797610386619" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263355v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975750v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836666v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825702v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840616v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820595v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975797v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pascal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Brodin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Decosterd" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922017v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820541v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965675v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975810v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836624v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836692v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040319v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836455v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825709v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977931v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825713v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bodelet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977914v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820533v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836586v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832501v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832497v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975832v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825718v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J. Hoffman" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353363v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eberlen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353361v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977954v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435442v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech &#346;wi&#261;tkowski" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353380v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353362v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003806v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832509v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832505v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984519v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839423v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984508v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dapp" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos Kyriakopoulos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839425v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Devijver" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Leclercq-Samson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473522v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981000v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966806v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966805v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967277v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176021v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118641v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967282v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177578v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918888v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981008v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918913v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918895v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918892v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918898v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918900v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473523v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918918v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918916v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01474167v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01474175v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822528v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836930v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840560v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820364v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822787v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040313v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040318v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836649v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04817017v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966766v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839365v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173052v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966803v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis&#233;e Bruno" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981013v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981010v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918920v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981009v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177788v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180539v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918923v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975721v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/livre/9782807341388-traite-de-psychologie-sociale" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353356v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903162v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908277v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wiederkehr" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832515v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>