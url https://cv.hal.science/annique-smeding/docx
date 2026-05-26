--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Annique Smeding </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprofessional Simulation in Hospital Leadership Training: Its Role in Improving Participants’ Self-Efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arman Le Bellour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Blervaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Secheresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Medical Education and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Volume 17, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/AMEP.S573697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher interactional justice and sense of belonging to school: examining the role of students’ socioeconomic status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bakchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (1), pp.48. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11218-024-09957-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévention de la perte d’autonomie par le renforcement de la santé mentale : un essai clinique à répartition aléatoire auprès des personnes âgées avec incapacités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Meynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (1), pp.103-112. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2024.1143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodied sequential sampling models and dynamic neural fields for decision-making: Why hesitate between two when a continuum is the answer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 179, pp.106526. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2024.106526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the effects of socioeconomic status indicators on the association between growth mindset and sense of belonging to school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bakchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (5), pp.2747-2769. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11218-024-09900-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrongness and Blame Judgments and Their Dynamics: Toward a Three-Input Processing Model of Moral Judgment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (1), pp.19 (1-14). </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/irsp.868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social class test gap: A worldwide investigation of the role of academic anxiety and income inequality in standardized test score disparities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 116 (6), pp.871-888. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/edu0000881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All’s well that ends well: an early-phase study testing lower end-session exercise intensity to promote physical activity in patients with Parkinson’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layan Fessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 123, pp.17-31. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2023009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of social distance and gender on moral decisions and judgments: A reanalysis, replication, and extension of Singer et al. (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55 (1), pp.25-36. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1864-9335/a000537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict in moral and nonmoral decision making: an empirical study coupled with a computational model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (2), pp.281-303. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-024-01178-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All’s well that ends well: an early-phase study testing lower end-session exercise intensity to promote physical activity in patients with Parkinson’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layan Fessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 123, pp.17-31. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2023009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigm constraints on moral decision‐making dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Behavioral Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (4), pp.e2324. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bdm.2324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Association Between Smokers’ Approach Bias and Heaviness of Use: A Focus on Light Smokers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinout Wiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Neyroud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collabra: Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (1), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/collabra.88926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic status and social anxiety: attentional control as a key missing variable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anxiety, Stress and Coping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (4), pp.519-532. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10615806.2022.2118723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Ethics Also Matter: Influence of Taste, Health, and Ethical Attributes on Food Decisions Traced with a Novel Mouse-Tracking Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 189, pp.107006. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2023.107006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Intent, Outcome, and Causality on Moral Judgments and Decision Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologica Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (1), pp.218-229. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/pb.1157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer des interventions de prévention et de promotion de la santé fondées sur les données probantes : la Démarche EValuation Action (DEVA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lamboy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (4), pp.209-223. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2021.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilevel account of social value‐related reasons behind mastery goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Butera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 92 (2), pp.e12453. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjep.12453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External validity of social psychological experiments is a concern, but these models are useful</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral and Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45, pp.e84. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0140525X21000753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study protocol for an adapted personal project analysis to measure vertical inter-goal relations on physical activity and diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Kassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Crombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (1), pp.225. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40359-022-00931-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The moderating role of socioeconomic status on the relationship between teacher social support and sense of belonging to school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bakchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 93 (1), pp.153-166. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjep.12545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking with the (computer) mouse: How to unveil problem-solving strategies in matrix reasoning without eye-tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (3), pp.1081-1096. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13428-020-01484-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnes âgées à domicile avec limitations fonctionnelles : étude préliminaire d’une intervention centrée sur le bien-être et l’autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Meynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal on Aging / Revue canadienne du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (2), pp.224-237. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0714980820000379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Development of Gender Stereotypes about Academic Aptitude among European French and North African French Boys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth Kurtz-Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Developmental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (1), pp.24-49. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17405629.2021.2012144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mental Health Inequalities During COVID-19 Outbreak: The Role of Financial Insecurity and Attentional Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologica Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (1), pp.327. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/pb.1064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the use of approach/avoidance tendencies as attitude measures: Individual‐ and group‐level variability of the ingroup bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Courset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (4), pp.857-875. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejsp.2653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach goal orientations in North African French adolescents: The longitudinal effects of ethnic identity and valuing of school.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth Kurtz-Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/edu0000348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Caucasian and North African French Faces (CaNAFF): A Face Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Courset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Palluel-Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Manto Jonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (1), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/irsp.179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief in school meritocracy as an ideological barrier to the promotion of equality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Redersdorff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (4), pp.523-534. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejsp.2347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new look at sensorimotor aspects in approach/avoidance tendencies: The role of visual whole-body movement information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Alexopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Batailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 76, pp.42 - 53. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jesp.2017.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Gender Typicality and Felt Pressure in European French and North African French Adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth Kurtz-Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (5), pp.e23026. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cdev.12959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Experience of Low-SES Students in Higher Education: Psychological Barriers to Success and Interventions to Reduce Social-Class Inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole M. Stephens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica E. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Aelenei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (1), pp.23 - 41. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/josi.12202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual differences in perceived social desirability of openness to experience: A new framework for social desirability responding in personality research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personality and Individual Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 113, pp.155 - 160. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.paid.2017.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From risk perception to information selection…And not the other way round: Selective exposure mechanisms in the field of genetically modified organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Perrissol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Facca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58, pp.10-17. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2016.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking and simulating dynamics of implicit stereotypes: A situated social cognition perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Lauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pezzulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Personality and Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 111 (6), pp.817 - 834. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/pspa0000063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The motivation to learn as a self-presentation tool among Swiss high school students: The moderating role of mastery goals' perceived social value on learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Individual Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43, pp.204 - 210. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lindif.2015.08.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When first-generation students succeed at university: On the link between social class, academic performance, and performance-avoidance goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41, pp.25 - 36. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cedpsych.2014.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-generation students' underperformance at university: the impact of the function of selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.710. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2015.00710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striving for Excellence Sometimes Hinders High Achievers: Performance-Approach Goals Deplete Arithmetical Performance in Students with High Working Memory Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouzevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Butera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert L. Sutherland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (9), pp.e0137629</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Striving for Excellence Sometimes Hinders High Achievers: Performance-Approach Goals Deplete Arithmetical Performance in Students with High Working Memory Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouzevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Butera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (10), pp.e0141276. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0141276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic competition and binding of concepts through time and space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (S1), pp.349 - 353. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-015-0674-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do high working memory individuals choke? An examination of choking under pressure effects in math from a self-improvement perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico van Yperen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Individual Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37, pp.176 - 182. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lindif.2014.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competing with oneself or with others: Achievement goal endorsement in amateur golf competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46, pp.258-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order of administration of math and verbal tests: An ecological intervention to reduce stereotype threat on girls’ math performance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Regner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 105 (3), pp.850-860. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0032094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women in Science, Technology, Engineering, and Mathematics (STEM): An Investigation of Their Implicit Gender Stereotypes and Stereotypes’ Connectedness to Math Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sex Roles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 67 (11-12), pp.617-629. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11199-012-0209-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a road safety training program on drivers’ comparative optimism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Perrissol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (1), pp.478-482. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2010.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual Differences in Working Memory Moderate Stereotype-Threat Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gimmig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thinus-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (11), pp.1646-1648. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0956797610386619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining Social Distance Effects in Moral Decision-Making: A Threefold Psychosocial Framework and a Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASP Group Meeting on Moral Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Sopot, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating decision trajectories by altering task topology: empirical mouse-tracking studies and dynamical system model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Spatial Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de la distance sociale et du genre sur les décisions et jugements moraux : une réanalyse, réplication et extension de Singer et al. (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale en Langue Française (ADRIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seuls les buts de maîtrise « sincères » prédisent la performance à travers l'effort et l'intérêt dans les tâches d’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale en Langue Française (ADRIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La distance sociale et ses effets dans les prises de décisions morales : une approche psychosociale intégrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition des Rencontres Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice interactionnelle de l'enseignant et sentiment d'appartenance à l'école : Examen du rôle du statut socio-économique des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bakchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale en Langue Française (ADRIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à l'épreuve de la MFT et influence des normes liées au genre sur les jugements moraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie-Anne Brodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Decosterd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Inter-Laboratoires (RILS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques d'erreurs avec designs expérimentaux contrebalancés : cas d'étude empirique en moralité et simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale en Langue Française (ADRIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutien émotionnel observé et perçu et sentiment d'appartenance à l'école : évaluation du rôle modérateur du SES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bakchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Interlaboratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All’s well that ends well: an early-phase study testing lower end-session exercise intensity to promote physical activity in patients with Parkinson’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layan Fessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific day of the Doctoral School of Engineering for Health, Cognition and the Environment (ED ISCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Mar 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugements et prises de décisions morales : challenges et contributions apportées par un nouveau paradigme de mouse-tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Cognition Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance sociale et transgression morale dans la vie quotidienne: quels jugements pour quels agents ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeunes Chercheurs.ses (CJC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do our altruistic behaviors and moral judgments depend on our social distance towards the victim? A replication and extension of Singer et al. (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology (EASP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités sociales d’anxiété à l’école : le rôle des stratégies de régulation émotionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « Education et Inégalités »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de l’intention, de la causalité, de la conséquence et de la distance sociale sur les jugements moraux et processus décisionnels sous-jacents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conséquences de la crise sanitaire sur les inégalités sociales de santé mentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traces d’interaction sur plateformes pédagogiques comme mesures indirectes des buts d’accomplissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association entre la classe sociale et l’anxiété : le rôle du contrôle attentionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bodelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational model to account for conflict in moral and nonmoral decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Choice Modelling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The moderating role of socioeconomic status on the relationship between teacher social support and sense of belonging to school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bakchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do we judge others in the face of an immoral daily-life act? A dynamic and multifactorial investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Social Cognition Network, Transfert of Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités de revenus des pays augmentent-elles les inégalités de performances scolaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire en ligne de l’ADRIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Feb 2022, EN LIGNE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social structure in classrooms: How the social class achievement gap involves income inequality and anxiety.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASP-SPSSI Small Group Meeting: Society in the classroom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does morality change the decision-making process? An empirical study and computational model to investigate the impact of moral considerations in decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Decision Making Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de l’identité de genre chez les collégiennes et les collégiens : Similitudes et différences en fonction de l’origine culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Regner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam J. Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Am I Cold? Investigating Ingroup Stereotype-Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eberlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCON Transfer of Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample reconstruction from summary statistics: assumptions and novel contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCON Transfer of Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'apprentissage incident de stéréotypes endogroupe sur les associations liées au soi et à l'endogroupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eberlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Cognition Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur sociale des buts d’accomplissement en contexte éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Świątkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Butera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Hommage à Jean-Léon Beauvois : Une pensée psychosociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d’Azur; ADRIPS, Aug 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigm constraints on moral decision space: a model fit to mouse-tracking data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Spatial Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of paradigm constraints in decision-making: mouse tracking studies on morality judgments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCON Transfer of Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser les effets modérateurs de la désirabilité et de l’utilité sociale sur la validité prédictive des buts de maîtrise : une analyse multiniveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Congrès International de Psychologie Sociale en Langue Française (CIPSLF 2020) - ADRIPS Online Meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRIPS, 2020, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre le statut socio-économique et la régulation émotionnelle : apport d'une approche par équations structurales auprès d'échantillons diversifiés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeunes Chercheur∙ses de l'ADRIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien entre le statut social et la régulation émotionnelle dans le contexte académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques de l’ADRIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Sep 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of decision-making from a situated social cognition perspective: Experiments and computational modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroCog Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration théorique de l'impact du biais de désirabilité sociale sur la validité prédictive des inventaires de personnalité via des simulations de Monte Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des buts d'accomplissement dans l'étude des apprentissages : Une recherche exploratoire basée sur les traces d'interactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriakos Kyriakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Inter-Laboratoires (RILS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse fonctionnelle de trajectoires de souris en cognition sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Devijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Leclercq-Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Motivation Among North African French Adolescents: The Longitudinal Effects of Ethnic Identity and Value of Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam J. Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth Kurtz-Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Research in Child Development SRCD Biennial Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Austin, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles mixtes fonctionnels pour des données de mouse-tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Devijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49èmes Journées de Statistique, Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional mixed effect models for mouse-tracking data in social cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Devijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCON Transfer of Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the range of variations in self-presentation bias using Monte-Carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCON Transfer of Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires contre-stéréotypiques : comparaison intergroupe des stéréotypes implicites de femmes et d’hommes (contre)-stéréotypiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croyance en la méritocratie scolaire : Un frein à la lutte contre les inégalités sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Redersdorff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Congrès International de Psychologie Sociale en Langue Française (CIPSLF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRIPS; Université de Genève, Jun 2016, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Differences in the Developmental Trajectories of Gender Identity in North African French Adolescents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth Kurtz-Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the Society for Research in Child Development (SRCD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Tampa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining empirical and computational studies in social cognition: Illustration with implicit gender stereotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCON Transfer of Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Focus on Mastery in the Assessment Process Favors Low-Socioeconomic-Status Students’ Educational Attainment at University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the American Educational Research Association (AERA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The function of selection and the social-class achievement gap at University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th biannual congress of the Swiss Psychological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women in Science, Technology, Engineering, and Mathematics (STEM): Implicit Gender Stereotypes and Social Group Differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Conference of the Swiss Society of Psychology (SSP/SGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buts d’accomplissement : Perspectives historiques, hiérarchique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low status students’ upward mobility process at university: Status, success and performance-avoidance goal endorsement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th EASP General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoiding failure at University: The case of low status high achievers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The great recession and social class divides, SPSSI/EASP Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Princeton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Achievement Goals-Competition Relationship in the amateur Golf Domain: Impact of Intrapersonal Competition and Social Status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress of Sport Psychology (SFPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoiding failure at University: when high performance is not enough for low status students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Biennial Conference for Research on Learning and Instruction (EARLI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotypes de genre et reproduction des inégalités hommes/femmes en sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Regner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRIPS, 2012, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’origine des buts de performance-évitement : une question de statut ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence des performances antérieures sur l’adoption des buts de performance-évitement : le rôle modulateur du statut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de réflexion sur le concept de menace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A social side of academic achievement goals: The influence of ethnic and gender identities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th General Meeting of the European Association of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Stokholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit stereotypes do not necessarily influence women’s susceptibility to stereotype threat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Regner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gimmig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th General Meeting of the European Association of Experimental Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Opatija, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of taste, health, and ethical attributes on food decisions traced with a novel mouse-tracking paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C'est pas ma faute ! » Le biais de favoritisme envers soi ou son groupe et ses limitesdans les prises de décision morales : une approche psychosociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale (CIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social distance and judgments of everyday moral transgressions: A psychosocial approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de l’EDISCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The moderating role of socioeconomic status on the relationship between teacher social support and sense of belonging to school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bakchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASP - General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Krakow, Poland, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the effects of socioeconomic status indicators on the association between growth mindset and sense of belonging to school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bakchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématique de l'ADRIPS - Inégalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the effects of socioeconomic status between growth mindset and sense of belonging to school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bakchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Kracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the effects of socioeconomic status between growth mindset and sense of belonging to school.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bakchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques de l'ADRIPS sur les inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Social Distance, Severity, and Gender on Moral Judgments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnes âgées à domicile avec limitations fonctionnelles : intervention pilote centrée sur le bien-être et l’autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Meynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Fragilité du Sujet Agé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Am I cold? Investigating In-Group Stereotype-Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eberlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Self-Knowledge to Knowing Others: Insights from psychological and neuroscientific tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bruxelles, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence test solving through eye-movements and mouse-movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble workshop on models and analysis of eye movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief in School Meritocracy as an Ideological Barrier to the Promotion of Equality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Redersdorff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th General Meeting of the European Association of Social Psychology (EASP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring achievement goals: A methodological contribution based on mouse-tracking data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisée Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th General Meeting of the European Association of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Granda, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When concepts get bound together through time & space: a case study on implicit stereotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Spatial Cognition (ICSC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical Systems Perspective on Implicit Stereotypes Inputs from Mouse-Tracking and Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Convention of the Society for Personality and Social Psychology (SPSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Long Beach (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition and Achievement Goal Endorsement: The Type of Comparison Matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th annual meeting of the Society for Personal and Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counter-stereotypic implicit associations among women in Science, Technology, Engineering, and Mathematics An extension using MouseTracker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Convention of the Society for Personality and Social Psychology (SPSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Long Beach (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition and Achievement Goal Endorsement: The Type of Comparison Matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Meeting of the Society for Personality and Social Psychology (SPSP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buts d’accomplissement : perspectives historique, conceptuelle et hiérarchique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Congrès International de Psychologie Sociale en Langue Française (CIPSLF 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance-avoidance goals endorsement: Interaction between previous performance and socio-economic status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th annual meeting of the Society for Personal and Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle mesure de traçage des processus psychologiques en psychologie sociale : le mouse-tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Bègue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de psychologie sociale - La science des interactions humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boek Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-51, 2024, 9782807341388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur les stéréotypes de genre implicites dans les domaines académiques : différences intergroupes, apports des méthodologies mixtes et perspectives d’évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du sexisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DeBoeck, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotions à l'école et classe sociale, quels liens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires Apprenants, un processus d'apprentissage émergent à l'épreuve du réel.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir dans l’enseignement supérieur : un défi pour les plus défavorisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Aelenei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Wiederkehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabine Caillaud; Virginie Bonnot; Ewa Drozda-Senkowska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Menaces sociales et environnementales : repenser la société des risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.181-192, 2017, Psychologies, 978-2-7535-5264-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités sociales de santé mentale : l’apport de la psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, https://fr.in-mind.org/fr/article/inegalites-sociales-de-sante-mentale-lapport-de-la-psychologie-sociale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId270"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Annique Smeding </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprofessional Simulation in Hospital Leadership Training: Its Role in Improving Participants’ Self-Efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arman Le Bellour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Blervaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Secheresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Medical Education and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Volume 17, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/AMEP.S573697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher interactional justice and sense of belonging to school: examining the role of students’ socioeconomic status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bakchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (1), pp.48. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11218-024-09957-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévention de la perte d’autonomie par le renforcement de la santé mentale : un essai clinique à répartition aléatoire auprès des personnes âgées avec incapacités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Meynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (1), pp.103-112. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2024.1143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodied sequential sampling models and dynamic neural fields for decision-making: Why hesitate between two when a continuum is the answer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 179, pp.106526. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2024.106526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the effects of socioeconomic status indicators on the association between growth mindset and sense of belonging to school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bakchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (5), pp.2747-2769. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11218-024-09900-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrongness and Blame Judgments and Their Dynamics: Toward a Three-Input Processing Model of Moral Judgment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (1), pp.19 (1-14). </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/irsp.868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social class test gap: A worldwide investigation of the role of academic anxiety and income inequality in standardized test score disparities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 116 (6), pp.871-888. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/edu0000881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All’s well that ends well: an early-phase study testing lower end-session exercise intensity to promote physical activity in patients with Parkinson’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layan Fessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 123, pp.17-31. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2023009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of social distance and gender on moral decisions and judgments: A reanalysis, replication, and extension of Singer et al. (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55 (1), pp.25-36. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1864-9335/a000537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict in moral and nonmoral decision making: an empirical study coupled with a computational model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (2), pp.281-303. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-024-01178-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All’s well that ends well: an early-phase study testing lower end-session exercise intensity to promote physical activity in patients with Parkinson’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layan Fessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 123, pp.17-31. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2023009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Association Between Smokers’ Approach Bias and Heaviness of Use: A Focus on Light Smokers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinout Wiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Neyroud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collabra: Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (1), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/collabra.88926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigm constraints on moral decision‐making dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Behavioral Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (4), pp.e2324. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bdm.2324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Ethics Also Matter: Influence of Taste, Health, and Ethical Attributes on Food Decisions Traced with a Novel Mouse-Tracking Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 189, pp.107006. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2023.107006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic status and social anxiety: attentional control as a key missing variable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anxiety, Stress and Coping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (4), pp.519-532. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10615806.2022.2118723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Intent, Outcome, and Causality on Moral Judgments and Decision Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologica Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (1), pp.218-229. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/pb.1157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer des interventions de prévention et de promotion de la santé fondées sur les données probantes : la Démarche EValuation Action (DEVA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lamboy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (4), pp.209-223. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2021.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External validity of social psychological experiments is a concern, but these models are useful</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral and Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45, pp.e84. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0140525X21000753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilevel account of social value‐related reasons behind mastery goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Butera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 92 (2), pp.e12453. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjep.12453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study protocol for an adapted personal project analysis to measure vertical inter-goal relations on physical activity and diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Kassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Culot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Crombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (1), pp.225. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40359-022-00931-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The moderating role of socioeconomic status on the relationship between teacher social support and sense of belonging to school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bakchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 93 (1), pp.153-166. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjep.12545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking with the (computer) mouse: How to unveil problem-solving strategies in matrix reasoning without eye-tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (3), pp.1081-1096. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13428-020-01484-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnes âgées à domicile avec limitations fonctionnelles : étude préliminaire d’une intervention centrée sur le bien-être et l’autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Meynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal on Aging / Revue canadienne du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (2), pp.224-237. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0714980820000379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Development of Gender Stereotypes about Academic Aptitude among European French and North African French Boys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth Kurtz-Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Developmental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (1), pp.24-49. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17405629.2021.2012144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mental Health Inequalities During COVID-19 Outbreak: The Role of Financial Insecurity and Attentional Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologica Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (1), pp.327. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/pb.1064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the use of approach/avoidance tendencies as attitude measures: Individual‐ and group‐level variability of the ingroup bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Courset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (4), pp.857-875. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejsp.2653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach goal orientations in North African French adolescents: The longitudinal effects of ethnic identity and valuing of school.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth Kurtz-Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/edu0000348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Caucasian and North African French Faces (CaNAFF): A Face Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Courset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Palluel-Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Manto Jonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (1), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/irsp.179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief in school meritocracy as an ideological barrier to the promotion of equality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Redersdorff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (4), pp.523-534. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejsp.2347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new look at sensorimotor aspects in approach/avoidance tendencies: The role of visual whole-body movement information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Alexopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Batailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 76, pp.42 - 53. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jesp.2017.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Gender Typicality and Felt Pressure in European French and North African French Adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth Kurtz-Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (5), pp.e23026. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cdev.12959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Experience of Low-SES Students in Higher Education: Psychological Barriers to Success and Interventions to Reduce Social-Class Inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole M. Stephens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica E. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Aelenei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (1), pp.23 - 41. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/josi.12202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual differences in perceived social desirability of openness to experience: A new framework for social desirability responding in personality research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personality and Individual Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 113, pp.155 - 160. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.paid.2017.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From risk perception to information selection…And not the other way round: Selective exposure mechanisms in the field of genetically modified organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Perrissol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Facca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58, pp.10-17. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2016.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking and simulating dynamics of implicit stereotypes: A situated social cognition perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Lauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pezzulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Personality and Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 111 (6), pp.817 - 834. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/pspa0000063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When first-generation students succeed at university: On the link between social class, academic performance, and performance-avoidance goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41, pp.25 - 36. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cedpsych.2014.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The motivation to learn as a self-presentation tool among Swiss high school students: The moderating role of mastery goals' perceived social value on learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Individual Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43, pp.204 - 210. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lindif.2015.08.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-generation students' underperformance at university: the impact of the function of selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.710. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2015.00710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striving for Excellence Sometimes Hinders High Achievers: Performance-Approach Goals Deplete Arithmetical Performance in Students with High Working Memory Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouzevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Butera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert L. Sutherland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (9), pp.e0137629</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic competition and binding of concepts through time and space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (S1), pp.349 - 353. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-015-0674-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Striving for Excellence Sometimes Hinders High Achievers: Performance-Approach Goals Deplete Arithmetical Performance in Students with High Working Memory Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouzevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Butera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (10), pp.e0141276. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0141276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do high working memory individuals choke? An examination of choking under pressure effects in math from a self-improvement perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico van Yperen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Individual Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37, pp.176 - 182. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lindif.2014.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competing with oneself or with others: Achievement goal endorsement in amateur golf competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46, pp.258-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order of administration of math and verbal tests: An ecological intervention to reduce stereotype threat on girls’ math performance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Regner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 105 (3), pp.850-860. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0032094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women in Science, Technology, Engineering, and Mathematics (STEM): An Investigation of Their Implicit Gender Stereotypes and Stereotypes’ Connectedness to Math Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sex Roles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 67 (11-12), pp.617-629. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11199-012-0209-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a road safety training program on drivers’ comparative optimism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Perrissol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (1), pp.478-482. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2010.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual Differences in Working Memory Moderate Stereotype-Threat Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gimmig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thinus-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (11), pp.1646-1648. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0956797610386619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining Social Distance Effects in Moral Decision-Making: A Threefold Psychosocial Framework and a Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASP Group Meeting on Moral Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Sopot, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating decision trajectories by altering task topology: empirical mouse-tracking studies and dynamical system model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Spatial Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de la distance sociale et du genre sur les décisions et jugements moraux : une réanalyse, réplication et extension de Singer et al. (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale en Langue Française (ADRIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seuls les buts de maîtrise « sincères » prédisent la performance à travers l'effort et l'intérêt dans les tâches d’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale en Langue Française (ADRIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La distance sociale et ses effets dans les prises de décisions morales : une approche psychosociale intégrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition des Rencontres Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice interactionnelle de l'enseignant et sentiment d'appartenance à l'école : Examen du rôle du statut socio-économique des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bakchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale en Langue Française (ADRIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à l'épreuve de la MFT et influence des normes liées au genre sur les jugements moraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie-Anne Brodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Decosterd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Inter-Laboratoires (RILS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques d'erreurs avec designs expérimentaux contrebalancés : cas d'étude empirique en moralité et simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale en Langue Française (ADRIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutien émotionnel observé et perçu et sentiment d'appartenance à l'école : évaluation du rôle modérateur du SES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bakchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Interlaboratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugements et prises de décisions morales : challenges et contributions apportées par un nouveau paradigme de mouse-tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Cognition Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All’s well that ends well: an early-phase study testing lower end-session exercise intensity to promote physical activity in patients with Parkinson’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layan Fessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific day of the Doctoral School of Engineering for Health, Cognition and the Environment (ED ISCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, Mar 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance sociale et transgression morale dans la vie quotidienne: quels jugements pour quels agents ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeunes Chercheurs.ses (CJC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do our altruistic behaviors and moral judgments depend on our social distance towards the victim? A replication and extension of Singer et al. (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology (EASP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités sociales d’anxiété à l’école : le rôle des stratégies de régulation émotionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « Education et Inégalités »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de l’intention, de la causalité, de la conséquence et de la distance sociale sur les jugements moraux et processus décisionnels sous-jacents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traces d’interaction sur plateformes pédagogiques comme mesures indirectes des buts d’accomplissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conséquences de la crise sanitaire sur les inégalités sociales de santé mentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational model to account for conflict in moral and nonmoral decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Choice Modelling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association entre la classe sociale et l’anxiété : le rôle du contrôle attentionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bodelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do we judge others in the face of an immoral daily-life act? A dynamic and multifactorial investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Social Cognition Network, Transfert of Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The moderating role of socioeconomic status on the relationship between teacher social support and sense of belonging to school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bakchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités de revenus des pays augmentent-elles les inégalités de performances scolaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire en ligne de l’ADRIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Feb 2022, EN LIGNE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does morality change the decision-making process? An empirical study and computational model to investigate the impact of moral considerations in decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Decision Making Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social structure in classrooms: How the social class achievement gap involves income inequality and anxiety.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sommet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASP-SPSSI Small Group Meeting: Society in the classroom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de l’identité de genre chez les collégiennes et les collégiens : Similitudes et différences en fonction de l’origine culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Regner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam J. Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Am I Cold? Investigating Ingroup Stereotype-Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eberlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCON Transfer of Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample reconstruction from summary statistics: assumptions and novel contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCON Transfer of Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'apprentissage incident de stéréotypes endogroupe sur les associations liées au soi et à l'endogroupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eberlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Cognition Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur sociale des buts d’accomplissement en contexte éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Świątkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Butera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Hommage à Jean-Léon Beauvois : Une pensée psychosociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d’Azur; ADRIPS, Aug 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigm constraints on moral decision space: a model fit to mouse-tracking data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Spatial Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of paradigm constraints in decision-making: mouse tracking studies on morality judgments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCON Transfer of Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser les effets modérateurs de la désirabilité et de l’utilité sociale sur la validité prédictive des buts de maîtrise : une analyse multiniveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Congrès International de Psychologie Sociale en Langue Française (CIPSLF 2020) - ADRIPS Online Meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRIPS, 2020, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre le statut socio-économique et la régulation émotionnelle : apport d'une approche par équations structurales auprès d'échantillons diversifiés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeunes Chercheur∙ses de l'ADRIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien entre le statut social et la régulation émotionnelle dans le contexte académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques de l’ADRIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Sep 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of decision-making from a situated social cognition perspective: Experiments and computational modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroCog Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration théorique de l'impact du biais de désirabilité sociale sur la validité prédictive des inventaires de personnalité via des simulations de Monte Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des buts d'accomplissement dans l'étude des apprentissages : Une recherche exploratoire basée sur les traces d'interactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriakos Kyriakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Inter-Laboratoires (RILS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse fonctionnelle de trajectoires de souris en cognition sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Devijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Leclercq-Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Motivation Among North African French Adolescents: The Longitudinal Effects of Ethnic Identity and Value of Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam J. Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth Kurtz-Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Research in Child Development SRCD Biennial Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Austin, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional mixed effect models for mouse-tracking data in social cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Devijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCON Transfer of Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles mixtes fonctionnels pour des données de mouse-tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Devijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49èmes Journées de Statistique, Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the range of variations in self-presentation bias using Monte-Carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCON Transfer of Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croyance en la méritocratie scolaire : Un frein à la lutte contre les inégalités sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Redersdorff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Congrès International de Psychologie Sociale en Langue Française (CIPSLF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRIPS; Université de Genève, Jun 2016, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires contre-stéréotypiques : comparaison intergroupe des stéréotypes implicites de femmes et d’hommes (contre)-stéréotypiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Differences in the Developmental Trajectories of Gender Identity in North African French Adolescents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth Kurtz-Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the Society for Research in Child Development (SRCD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Tampa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining empirical and computational studies in social cognition: Illustration with implicit gender stereotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCON Transfer of Knowledge Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Focus on Mastery in the Assessment Process Favors Low-Socioeconomic-Status Students’ Educational Attainment at University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the American Educational Research Association (AERA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The function of selection and the social-class achievement gap at University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th biannual congress of the Swiss Psychological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women in Science, Technology, Engineering, and Mathematics (STEM): Implicit Gender Stereotypes and Social Group Differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Conference of the Swiss Society of Psychology (SSP/SGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoiding failure at University: The case of low status high achievers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The great recession and social class divides, SPSSI/EASP Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Princeton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buts d’accomplissement : Perspectives historiques, hiérarchique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low status students’ upward mobility process at university: Status, success and performance-avoidance goal endorsement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th EASP General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Achievement Goals-Competition Relationship in the amateur Golf Domain: Impact of Intrapersonal Competition and Social Status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress of Sport Psychology (SFPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoiding failure at University: when high performance is not enough for low status students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Biennial Conference for Research on Learning and Instruction (EARLI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotypes de genre et reproduction des inégalités hommes/femmes en sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Regner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRIPS, 2012, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’origine des buts de performance-évitement : une question de statut ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence des performances antérieures sur l’adoption des buts de performance-évitement : le rôle modulateur du statut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de réflexion sur le concept de menace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A social side of academic achievement goals: The influence of ethnic and gender identities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Régner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th General Meeting of the European Association of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Stokholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit stereotypes do not necessarily influence women’s susceptibility to stereotype threat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Regner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gimmig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th General Meeting of the European Association of Experimental Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Opatija, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of taste, health, and ethical attributes on food decisions traced with a novel mouse-tracking paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C'est pas ma faute ! » Le biais de favoritisme envers soi ou son groupe et ses limitesdans les prises de décision morales : une approche psychosociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale (CIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The moderating role of socioeconomic status on the relationship between teacher social support and sense of belonging to school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bakchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASP - General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Krakow, Poland, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the effects of socioeconomic status indicators on the association between growth mindset and sense of belonging to school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bakchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématique de l'ADRIPS - Inégalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social distance and judgments of everyday moral transgressions: A psychosocial approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de l’EDISCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the effects of socioeconomic status between growth mindset and sense of belonging to school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bakchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Kracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Social Distance, Severity, and Gender on Moral Judgments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the effects of socioeconomic status between growth mindset and sense of belonging to school.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bakchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques de l'ADRIPS sur les inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnes âgées à domicile avec limitations fonctionnelles : intervention pilote centrée sur le bien-être et l’autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Meynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Fragilité du Sujet Agé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence test solving through eye-movements and mouse-movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble workshop on models and analysis of eye movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Am I cold? Investigating In-Group Stereotype-Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eberlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Self-Knowledge to Knowing Others: Insights from psychological and neuroscientific tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bruxelles, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief in School Meritocracy as an Ideological Barrier to the Promotion of Equality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Redersdorff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th General Meeting of the European Association of Social Psychology (EASP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring achievement goals: A methodological contribution based on mouse-tracking data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisée Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th General Meeting of the European Association of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Granda, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When concepts get bound together through time & space: a case study on implicit stereotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Spatial Cognition (ICSC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical Systems Perspective on Implicit Stereotypes Inputs from Mouse-Tracking and Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Convention of the Society for Personality and Social Psychology (SPSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Long Beach (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition and Achievement Goal Endorsement: The Type of Comparison Matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th annual meeting of the Society for Personal and Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counter-stereotypic implicit associations among women in Science, Technology, Engineering, and Mathematics An extension using MouseTracker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Convention of the Society for Personality and Social Psychology (SPSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Long Beach (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition and Achievement Goal Endorsement: The Type of Comparison Matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Meeting of the Society for Personality and Social Psychology (SPSP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buts d’accomplissement : perspectives historique, conceptuelle et hiérarchique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Congrès International de Psychologie Sociale en Langue Française (CIPSLF 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance-avoidance goals endorsement: Interaction between previous performance and socio-economic status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th annual meeting of the Society for Personal and Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle mesure de traçage des processus psychologiques en psychologie sociale : le mouse-tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Bègue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de psychologie sociale - La science des interactions humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boek Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-51, 2024, 9782807341388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur les stéréotypes de genre implicites dans les domaines académiques : différences intergroupes, apports des méthodologies mixtes et perspectives d’évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du sexisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DeBoeck, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotions à l'école et classe sociale, quels liens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires Apprenants, un processus d'apprentissage émergent à l'épreuve du réel.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir dans l’enseignement supérieur : un défi pour les plus défavorisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Aelenei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Wiederkehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Darnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabine Caillaud; Virginie Bonnot; Ewa Drozda-Senkowska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Menaces sociales et environnementales : repenser la société des risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.181-192, 2017, Psychologies, 978-2-7535-5264-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités sociales de santé mentale : l’apport de la psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annique Smeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, https://fr.in-mind.org/fr/article/inegalites-sociales-de-sante-mentale-lapport-de-la-psychologie-sociale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId270"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Le Bellour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annique Smeding" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Blervaque" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Secheresse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/AMEP.S573697" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997267v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bakchich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-024-09957-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04813250v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Meynet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Beaudoin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Claes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2024.1143" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04674484v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Quinton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Gautheron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2024.106526" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04790590v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-024-09900-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823271v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gaboriaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.868" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04789133v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000881" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892447v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layan Fessler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Maltagliati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cheval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2023009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04674477v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Szczepaniak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-9335/a000537" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04674455v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-024-01178-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686405v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04046328v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Quinton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bdm.2324" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04254284v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rougier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinout Wiers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Neyroud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/collabra.88926" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815876v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10615806.2022.2118723" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04674445v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2023.107006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815874v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/pb.1157" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427117v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lamboy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2021.06.001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400761v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dompnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Meier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Darnon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Butera" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12453" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683161v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Mora" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X21000753" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825727v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kassas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Culot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Crombez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-022-00931-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818978v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12545" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288846v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivollier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-020-01484-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427193v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0714980820000379" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477558v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hoffman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Kurtz-Costes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Loose" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17405629.2021.2012144" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03427093v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/pb.1064" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03277693v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courset" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Devos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2653" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096519v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000348" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884787v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Manto Jonte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.179" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096257v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Redersdorff" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2347" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884783v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ric" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Alexopoulos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Batailler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2017.12.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991673v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.12959" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644824v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jury" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M. Stephens" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica E. Nelson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Aelenei" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josi.12202" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649977v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dompnier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2017.03.028" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427195v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bardin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrissol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Facca" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2016.12.015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01630048v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Lauer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barca" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pezzulo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pspa0000063" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01899364v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Baumberger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lindif.2015.08.036" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859639v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Court" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cedpsych.2014.11.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859638v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00710" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01980535v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Crouzevialle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Sutherland" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096250v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141276" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01899329v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-015-0674-0" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01899251v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico van Yperen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lindif.2014.11.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859658v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01991677v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Regner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0032094" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427197v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11199-012-0209-4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427196v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Laumond" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Floch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2010.08.023" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440448v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;gner" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gimmig" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thinus-Blanc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Monteil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797610386619" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263355v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975750v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836666v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825702v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840616v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820595v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975797v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pascal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Brodin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Decosterd" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922017v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820541v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965675v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975810v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836624v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836692v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040319v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836455v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825709v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977931v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825713v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bodelet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977914v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820533v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836586v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832501v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832497v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975832v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825718v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J. Hoffman" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353363v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eberlen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353361v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977954v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435442v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech &#346;wi&#261;tkowski" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353380v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353362v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003806v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832509v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832505v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984519v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839423v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984508v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dapp" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos Kyriakopoulos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839425v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Devijver" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Leclercq-Samson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473522v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981000v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966806v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966805v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967277v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176021v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118641v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967282v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177578v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918888v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981008v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918913v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918895v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918892v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918898v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918900v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473523v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918918v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918916v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01474167v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01474175v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822528v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836930v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840560v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820364v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822787v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040313v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040318v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836649v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04817017v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966766v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839365v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173052v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966803v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis&#233;e Bruno" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981013v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981010v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918920v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981009v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177788v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180539v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918923v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975721v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/livre/9782807341388-traite-de-psychologie-sociale" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353356v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903162v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908277v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wiederkehr" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832515v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Le Bellour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annique Smeding" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Blervaque" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Secheresse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/AMEP.S573697" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997267v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bakchich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-024-09957-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04813250v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Meynet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Beaudoin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Claes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2024.1143" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04674484v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Quinton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Gautheron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2024.106526" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04790590v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-024-09900-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823271v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gaboriaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.868" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04789133v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000881" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892447v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layan Fessler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Maltagliati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cheval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2023009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04674477v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Szczepaniak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-9335/a000537" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04674455v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-024-01178-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686405v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04254284v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rougier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinout Wiers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Neyroud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/collabra.88926" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04046328v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Quinton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bdm.2324" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04674445v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2023.107006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815876v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10615806.2022.2118723" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815874v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/pb.1157" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427117v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lamboy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2021.06.001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683161v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Mora" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X21000753" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400761v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dompnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Meier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Darnon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Butera" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12453" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825727v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kassas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Culot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Crombez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-022-00931-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818978v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12545" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288846v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivollier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-020-01484-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427193v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0714980820000379" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477558v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hoffman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Kurtz-Costes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Loose" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17405629.2021.2012144" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03427093v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/pb.1064" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03277693v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courset" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Devos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2653" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096519v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000348" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884787v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Manto Jonte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.179" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096257v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Redersdorff" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2347" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884783v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ric" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Alexopoulos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Batailler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2017.12.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991673v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.12959" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644824v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jury" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M. Stephens" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica E. Nelson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Aelenei" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josi.12202" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649977v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dompnier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2017.03.028" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427195v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bardin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrissol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Facca" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2016.12.015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01630048v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Lauer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barca" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pezzulo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pspa0000063" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859639v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Court" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cedpsych.2014.11.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01899364v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Baumberger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lindif.2015.08.036" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859638v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00710" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01980535v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Crouzevialle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Sutherland" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01899329v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-015-0674-0" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096250v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141276" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01899251v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico van Yperen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lindif.2014.11.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859658v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01991677v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Regner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0032094" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427197v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11199-012-0209-4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427196v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Laumond" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Floch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2010.08.023" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440448v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;gner" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gimmig" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thinus-Blanc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Monteil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797610386619" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263355v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975750v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836666v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825702v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840616v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820595v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975797v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pascal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Brodin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Decosterd" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922017v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820541v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975810v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965675v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836624v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836692v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040319v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836455v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977931v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825709v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977914v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825713v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bodelet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836586v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820533v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832501v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975832v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832497v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825718v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J. Hoffman" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353363v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eberlen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353361v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977954v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435442v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech &#346;wi&#261;tkowski" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353380v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353362v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003806v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832509v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832505v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984519v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839423v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984508v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dapp" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos Kyriakopoulos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839425v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Devijver" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Leclercq-Samson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473522v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966806v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981000v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966805v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176021v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967277v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118641v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967282v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177578v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918888v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981008v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918892v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918913v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918895v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918898v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918900v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473523v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918918v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918916v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01474167v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01474175v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822528v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836930v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820364v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822787v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840560v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040313v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836649v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040318v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04817017v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839365v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966766v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173052v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966803v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis&#233;e Bruno" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981013v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981010v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918920v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981009v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177788v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180539v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918923v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975721v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/livre/9782807341388-traite-de-psychologie-sociale" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353356v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903162v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908277v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wiederkehr" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832515v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>