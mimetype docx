--- v1 (2026-03-27)
+++ v2 (2026-05-09)
@@ -374,995 +374,1099 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03918662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid response to the Mw 4.9 earthquake of November 11, 2019 in Le Teil, Lower Rhône Valley, France</w:t>
+                <w:t xml:space="preserve">Automatic fault mapping in remote optical images and topographic data with deep learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Cornou</w:t>
+                <w:t xml:space="preserve">Lionel Mattéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+                <w:t xml:space="preserve">Isabelle Manighetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Aubert</w:t>
+                <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Audin</w:t>
+                <w:t xml:space="preserve">Jean‐michel Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Baize</w:t>
+                <w:t xml:space="preserve">Martijn van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 353 (S1), pp.1-23. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020JB021269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03089600v2</w:t>
+                <w:t xml:space="preserve">hal-03191101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Trace Corrugation and Segmentation as a Measure of Fault Structural Maturity</w:t>
+                <w:t xml:space="preserve">Rapid response to the Mw 4.9 earthquake of November 11, 2019 in Le Teil, Lower Rhône Valley, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Manighetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Mercier</w:t>
+                <w:t xml:space="preserve">Cécile Cornou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis de Barros</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021GL095372⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 353 (S1), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03455176v1</w:t>
+                <w:t xml:space="preserve">hal-03089600v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic fault mapping in remote optical images and topographic data with deep learning</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fault Trace Corrugation and Segmentation as a Measure of Fault Structural Maturity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐michel Gaucel</w:t>
+                <w:t xml:space="preserve">I. Manighetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martijn van den Ende</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Louis de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (20), pp.e2021GL095372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020JB021269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021GL095372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191101v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une intégration SIG et modélisation géologique (3D)</w:t>
+                <w:t xml:space="preserve">Combining Thermochronology and Geochronology to Constrains Orogenic Processes in the Alps and Tibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Janvier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Lopez</w:t>
+                <w:t xml:space="preserve">Philippe-Hervé Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Calcagno</w:t>
+                <w:t xml:space="preserve">Chenglong Ge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DEEP-2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Beijing (China), China. pp.41-43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-6724.15235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02903053v1</w:t>
+                <w:t xml:space="preserve">hal-04930170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DataGeol, un système de base de données versatile pour traiter et partager et les données géologiques de terrain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paléo-altimétrie du Massif du Mont Blanc à partir des inclusions fluides des quartz hydrothermaux, et implications sur son évolution tectonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gweltaz Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Mélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gardien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe-Hervé Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mercier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587827v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paléo-altimétrie du Massif du Mont Blanc à partir des inclusions fluides des quartz hydrothermaux, et implications sur son évolution tectonique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Rediscovery of a major alpine thrust : the Helvetic Basal Decollement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Hervé Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Mercier</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Courrioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Caritg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588124v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rediscovery of a major alpine thrust : the Helvetic Basal Decollement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une intégration SIG et modélisation géologique (3D)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Calcagno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588169v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DataGeol, un système de base de données versatile pour traiter et partager et les données géologiques de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Courrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Hervé Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4D reconstruction of alpine deformations in the western Alps : implications on the orogenic wedge evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Earth Sciences. Université Claude Bernard - Lyon I, 2023. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023LYO10176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04390525v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId51"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1509,51 +1613,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541849v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Habib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Zenner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mercier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Poirel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2024011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918662v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Leloup" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courrioux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Caritg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229691" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455176v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Manighetti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL095372" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03191101v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Matt&#233;o" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Manighetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Tarabalka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Gaucel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van den Ende" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021269" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02903053v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Janvier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587827v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Courrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588124v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Mah&#233;o" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;lis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gardien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588169v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04390525v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LYO10176" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541849v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Habib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Zenner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mercier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Poirel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2024011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918662v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Leloup" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courrioux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Caritg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229691" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03191101v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Matt&#233;o" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Manighetti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Tarabalka" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Gaucel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van den Ende" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021269" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455176v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Manighetti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL095372" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930170v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenglong Ge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-6724.15235" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588124v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Mah&#233;o" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;lis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gardien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588169v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02903053v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Janvier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587827v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Courrier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04390525v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LYO10176" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>